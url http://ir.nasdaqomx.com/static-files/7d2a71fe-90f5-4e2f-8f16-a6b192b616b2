--- v0 (2026-06-29)
+++ v1 (2026-08-12)
@@ -7,74 +7,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://notified-my.sharepoint.com/personal/juvy_teoxon_notified_com/Documents/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq.sharepoint.com/sites/InvestorRelations/Shared Documents/Earnings/2026/2Q26 v2/Income Statement Trend Summary/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{64ED81FC-08D3-4047-87D7-018E1CB41F91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="39" documentId="11_8B4B6EDB2B88AD18CA41800BDC2443852634A1C4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F4768D6-6EA1-496A-9908-B2393D05DD88}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-10890" windowWidth="38620" windowHeight="21100" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="GAAP" sheetId="1" r:id="rId1"/>
     <sheet name="Non-GAAP" sheetId="2" r:id="rId2"/>
     <sheet name="Non-GAAP reconciliations" sheetId="3" r:id="rId3"/>
     <sheet name="NG Notes" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">GAAP!$A$1:$S$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'NG Notes'!$A$1:$A$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Non-GAAP'!$A$1:$S$51</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Non-GAAP reconciliations'!$A$1:$S$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Non-GAAP reconciliations'!$A$1:$S$61</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S51" i="3" l="1"/>
   <c r="R51" i="3"/>
   <c r="Q51" i="3"/>
   <c r="P51" i="3"/>
   <c r="O51" i="3"/>
   <c r="M51" i="3"/>
   <c r="L51" i="3"/>
@@ -581,84 +581,84 @@
   <c r="B39" i="1"/>
   <c r="Q31" i="1"/>
   <c r="P31" i="1"/>
   <c r="O31" i="1"/>
   <c r="D31" i="1"/>
   <c r="C31" i="1"/>
   <c r="B31" i="1"/>
   <c r="D9" i="1"/>
   <c r="C9" i="1"/>
   <c r="B9" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="136">
   <si>
     <t>Nasdaq, Inc.</t>
   </si>
   <si>
     <t>Consolidated Statements of GAAP Income</t>
   </si>
   <si>
     <t>(all amounts in millions, except for per share amounts)</t>
   </si>
   <si>
-    <t>2Q23</t>
-[...1 lines deleted...]
-  <si>
     <t>3Q23</t>
   </si>
   <si>
     <t>4Q23</t>
   </si>
   <si>
     <t>1Q24</t>
   </si>
   <si>
     <t>2Q24</t>
   </si>
   <si>
     <t>3Q24</t>
   </si>
   <si>
     <t>4Q24</t>
   </si>
   <si>
     <t>1Q25</t>
   </si>
   <si>
     <t>2Q25</t>
   </si>
   <si>
     <t>3Q25</t>
   </si>
   <si>
     <t>4Q25</t>
   </si>
   <si>
     <t>1Q26</t>
+  </si>
+  <si>
+    <t>2Q26</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Revenues:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1190,310 +1190,126 @@
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>Merger and strategic initiatives expense</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">: We have pursued various strategic initiatives and completed acquisitions and divestitures in recent years that have resulted in expenses which would not have otherwise been incurred. These expenses generally include integration costs, as well as legal, due diligence and other third-party transaction costs. The frequency and the amount of such expenses vary significantly based on the size, timing and complexity of the transaction. </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t>For the three months ended March 31, 2026, these costs included amounts associated with various strategic initiative costs. For the three months ended March 31, 2025, these costs included amounts associated with the transfer of open positions in our Nordic power futures business, Adenza integration costs and other strategic initiative costs.</t>
+      <t>For the three and six months ended June 30, 2026, these costs included amounts associated with various strategic initiative costs. For the three and six months ended June 30, 2025, these costs primarily included amounts associated with the transfer of open positions in our Nordic power futures business, Adenza integration costs and other strategic initiative costs.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...167 lines deleted...]
-      <t xml:space="preserve">settlement agreement. </t>
+      <t xml:space="preserve"> For the years ended December 31, 2025, and December 31, 2024, these costs included Adenza integration costs and other strategic initiative costs. For the year ended December 31, 2024, these costs were partially offset by the recognition of a termination fee received by Nasdaq in 2024, related to the termination of the proposed divestiture of our Nordic power futures business. For the year ended December 31, 2025, these costs included a repayment of this fee due to the sale of the Nordic power futures business to another buyer, as designated in the settlement agreement. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>Restructuring charges:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve"> For the </t>
+      <t xml:space="preserve"> For the three </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t>th</t>
+      <t xml:space="preserve">and six </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">ree months ended March 31, 2026 and for the </t>
+      <t xml:space="preserve">months ended </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">years ended December 31, 2025, 2024 and 2023 the charges related to our Adenza restructuring program that </t>
+      <t>June 30</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">our management approved, committed to and initiated in the fourth quarter of 2023, following the closing of the Adenza acquisition, to optimize our efficiencies as a combined organization. We further expanded this restructuring program in the fourth quarter of 2024 to accelerate our momentum. Actions taken as part of this program were completed as of </t>
+      <t xml:space="preserve">, 2026 and for the years ended December 31, 2025, 2024 and 2023 the charges related to our Adenza restructuring program that our management approved, committed to and initiated in the fourth quarter of 2023, following the closing of the Adenza acquisition, to optimize our efficiencies as a combined organization. We further expanded this restructuring program in the fourth quarter of 2024 to accelerate our momentum. Actions taken as part of this program were completed as of </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>December 31, 2025</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">, while certain costs </t>
-[...15 lines deleted...]
-      <t xml:space="preserve"> recognized in the first half of 2026. For the years ended December 31, 2024, 2023 and 2022, charges also relate to our divisional alignment program that was initiated in October 2022, following our September 2022 announcement to realign our segments and leadership, with a focus on realizing the full potential of this structure. In September 2024, we completed our previously disclosed divisional realignment program and recognized total pre-tax charges of $139 million over a two-year period. The charges for the year ended December 31, 2021 is associated with our restructuring program initiated in September 2019 with the goal of transitioning certain technology platforms to advance Nasdaq’s strategic opportunities as a technology and analytics provider and continuing our realignment of certain business areas. The 2019 program was completed as of June 30, 2021.</t>
+      <t>, while certain costs are being recognized in the first half of 2026. For the years ended December 31, 2024, 2023 and 2022, charges also relate to our divisional alignment program that was initiated in October 2022, following our September 2022 announcement to realign our segments and leadership, with a focus on realizing the full potential of this structure. In September 2024, we completed our previously disclosed divisional realignment program and recognized total pre-tax charges of $139 million over a two-year period. The charges for the year ended December 31, 2021 is associated with our restructuring program initiated in September 2019 with the goal of transitioning certain technology platforms to advance Nasdaq’s strategic opportunities as a technology and analytics provider and continuing our realignment of certain business areas. The 2019 program was completed as of June 30, 2021.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>Lease asset Impairments:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve"> For the year ended December 31, 2023, this included impairment charges related to our operating lease assets and leasehold improvements associated with vacating certain leased office space, which are recorded in occupancy and depreciation and amortization expense in the Consolidated Statements of Income. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
@@ -1587,455 +1403,95 @@
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>Net gain (loss) on divestitures:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">For the three months </t>
+      <t xml:space="preserve">For the three months ended March 31, 2026, </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">ended </t>
+      <t xml:space="preserve">this primarily includes the recognition of an incremental gain on the sale of our Nordic power futures business, net of costs to sell. </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t>March 31, 2026</t>
+      <t xml:space="preserve">For the year ended December 31, 2025, the pre-tax net gain reflects the sale of </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">, </t>
+      <t>our Solovis business, our Nasdaq Risk Modelling for Catastrophes business and an initial gain on our Nordic power futures business, net of costs to sell. For the year ended December 31, 2021, this included a net gain on the sale of our U.S. Fixed Income business.</t>
     </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t>this primarily includes the recognition of an incremental gain on the sale of our Nordic power futures business, net of costs to sell</t>
+      <t>Other significant items include certain other charges or gains, including gains and losses from strategic investments entered into through our corporate venture program, that are the result of non-comparable events to measure operating performance. For the year ended December 31 2023, these items also included certain financing costs related to the Adenza transaction.</t>
     </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">. </t>
-[...363 lines deleted...]
-      <t xml:space="preserve">lapse in statute of limitations.
+      <t xml:space="preserve">The non-GAAP adjustment to the income tax provision includes the tax impact of each non-GAAP adjustment. For the years ended December 31, 2025 and 2024, other tax adjustments reflect a tax benefit related to payments made to certain former Adenza employees. For the year ended December 31, 2025, this also reflects tax benefits from the revaluation of deferred tax liabilities to a lower blended state and local tax rate, revised state positions related to prior years, the release of a prior year reserve following a favorable audit settlement and a divestiture in 2025. For the year ended December 31, 2024, other tax adjustments reflect a one-time net tax expense of $33 million related to the completion of an intra-group transfer of certain IP assets to our U.S. headquarters as well as a tax benefit related to return to provision adjustments and release of tax reserves due to lapse in statute of limitations.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t/>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="#0;\(#0\);&quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="165" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#0_)%;\(#0\)%;&quot;—&quot;_)\%;_(@_)"/>
     <numFmt numFmtId="168" formatCode="#0.0_)%;\(#0.0\)%;&quot;—&quot;_)\%;_(@_)"/>
     <numFmt numFmtId="169" formatCode="* #,##0.00;* \(#,##0.00\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;* #,##0.00_);&quot;$&quot;* \(#,##0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="* #,##0.0;* \(#,##0.0\);* &quot;—&quot;;_(@_)"/>
@@ -2233,51 +1689,51 @@
       <top/>
       <bottom style="double">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2286,58 +1742,58 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -2418,57 +1874,58 @@
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
@@ -2789,114 +2246,114 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S59"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="I7" sqref="I7"/>
+      <selection pane="bottomRight" sqref="A1:S58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.88671875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="21" max="29" width="33.109375" customWidth="1"/>
+    <col min="1" max="1" width="43.90625" customWidth="1"/>
+    <col min="2" max="4" width="6.90625" hidden="1" customWidth="1"/>
+    <col min="5" max="13" width="6.90625" customWidth="1"/>
+    <col min="14" max="14" width="1.54296875" customWidth="1"/>
+    <col min="15" max="19" width="7.26953125" customWidth="1"/>
+    <col min="20" max="20" width="1.90625" customWidth="1"/>
+    <col min="21" max="29" width="33.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:19" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="64" t="s">
+    <row r="2" spans="1:19" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="63"/>
       <c r="L2" s="63"/>
       <c r="M2" s="63"/>
     </row>
-    <row r="3" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
       <c r="N3" s="26"/>
       <c r="O3" s="26"/>
       <c r="P3" s="26"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="26"/>
       <c r="S3" s="26"/>
     </row>
-    <row r="4" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -2906,2555 +2363,2555 @@
         <v>12</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="10.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19" ht="10.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="7">
+        <v>188</v>
+      </c>
+      <c r="C6" s="7">
+        <v>189</v>
+      </c>
+      <c r="D6" s="7">
+        <v>186</v>
+      </c>
+      <c r="E6" s="8">
         <v>187</v>
       </c>
-      <c r="C6" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="F6" s="8">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G6" s="8">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H6" s="8">
         <v>192</v>
       </c>
       <c r="I6" s="8">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="J6" s="8">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K6" s="8">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L6" s="8">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M6" s="8">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="O6" s="8">
         <v>678</v>
       </c>
       <c r="P6" s="8">
         <v>727</v>
       </c>
       <c r="Q6" s="8">
         <v>749</v>
       </c>
       <c r="R6" s="8">
         <v>754</v>
       </c>
       <c r="S6" s="8">
         <v>804</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="7">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="C7" s="7">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D7" s="7">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="E7" s="7">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F7" s="7">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="G7" s="7">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H7" s="7">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="I7" s="7">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J7" s="7">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K7" s="7">
-        <v>206</v>
+        <v>232</v>
       </c>
       <c r="L7" s="7">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="M7" s="7">
-        <v>220</v>
+        <v>271</v>
       </c>
       <c r="O7" s="7">
         <v>459</v>
       </c>
       <c r="P7" s="7">
         <v>486</v>
       </c>
       <c r="Q7" s="7">
         <v>528</v>
       </c>
       <c r="R7" s="7">
         <v>706</v>
       </c>
       <c r="S7" s="7">
         <v>827</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="7">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C8" s="7">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D8" s="7">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E8" s="7">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F8" s="7">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G8" s="7">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H8" s="7">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I8" s="7">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J8" s="7">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K8" s="7">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L8" s="7">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M8" s="7">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O8" s="7">
         <v>410</v>
       </c>
       <c r="P8" s="7">
         <v>445</v>
       </c>
       <c r="Q8" s="7">
         <v>467</v>
       </c>
       <c r="R8" s="7">
         <v>485</v>
       </c>
       <c r="S8" s="7">
         <v>506</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="9">
         <f t="shared" ref="B9:M9" si="0">SUM(B6:B8)</f>
-        <v>431</v>
+        <v>449</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="0"/>
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="0"/>
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="E9" s="9">
         <f t="shared" si="0"/>
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F9" s="9">
         <f t="shared" si="0"/>
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="G9" s="9">
         <f t="shared" si="0"/>
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="H9" s="9">
         <f t="shared" si="0"/>
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="I9" s="9">
         <f t="shared" si="0"/>
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="J9" s="9">
         <f t="shared" si="0"/>
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="K9" s="9">
         <f t="shared" si="0"/>
-        <v>538</v>
+        <v>572</v>
       </c>
       <c r="L9" s="9">
         <f t="shared" si="0"/>
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="M9" s="9">
         <f t="shared" si="0"/>
-        <v>565</v>
+        <v>621</v>
       </c>
       <c r="O9" s="9">
         <v>1547</v>
       </c>
       <c r="P9" s="9">
         <v>1658</v>
       </c>
       <c r="Q9" s="9">
         <v>1744</v>
       </c>
       <c r="R9" s="9">
         <v>1945</v>
       </c>
       <c r="S9" s="9">
         <v>2137</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="7">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F10" s="7">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G10" s="7">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H10" s="7">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I10" s="7">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="J10" s="7">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="K10" s="7">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="L10" s="7">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M10" s="7">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="O10" s="7">
         <v>104</v>
       </c>
       <c r="P10" s="7">
         <v>176</v>
       </c>
       <c r="Q10" s="7">
         <v>223</v>
       </c>
       <c r="R10" s="7">
         <v>273</v>
       </c>
       <c r="S10" s="7">
         <v>331</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="7">
         <v>35</v>
       </c>
       <c r="C11" s="7">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="D11" s="7">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="E11" s="7">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="F11" s="7">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="G11" s="7">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="H11" s="7">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I11" s="7">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J11" s="7">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="K11" s="7">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L11" s="7">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="M11" s="7">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O11" s="7">
         <v>127</v>
       </c>
       <c r="P11" s="7">
         <v>130</v>
       </c>
       <c r="Q11" s="7">
         <v>212</v>
       </c>
       <c r="R11" s="7">
         <v>352</v>
       </c>
       <c r="S11" s="7">
         <v>428</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="7">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C12" s="7">
-        <v>145</v>
+        <v>229</v>
       </c>
       <c r="D12" s="7">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="E12" s="7">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="F12" s="7">
-        <v>258</v>
+        <v>234</v>
       </c>
       <c r="G12" s="7">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="H12" s="7">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="I12" s="7">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="J12" s="7">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="K12" s="7">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="L12" s="7">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="M12" s="7">
-        <v>306</v>
+        <v>321</v>
       </c>
       <c r="O12" s="7">
         <v>541</v>
       </c>
       <c r="P12" s="7">
         <v>558</v>
       </c>
       <c r="Q12" s="7">
         <v>664</v>
       </c>
       <c r="R12" s="7">
         <v>996</v>
       </c>
       <c r="S12" s="7">
         <v>1091</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="9">
         <f t="shared" ref="E13:M13" si="1">E12+E11+E10</f>
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="F13" s="9">
         <f t="shared" si="1"/>
-        <v>420</v>
+        <v>371</v>
       </c>
       <c r="G13" s="9">
         <f t="shared" si="1"/>
-        <v>371</v>
+        <v>438</v>
       </c>
       <c r="H13" s="9">
         <f t="shared" si="1"/>
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="I13" s="9">
         <f t="shared" si="1"/>
-        <v>432</v>
+        <v>464</v>
       </c>
       <c r="J13" s="9">
         <f t="shared" si="1"/>
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="K13" s="9">
         <f t="shared" si="1"/>
-        <v>457</v>
+        <v>498</v>
       </c>
       <c r="L13" s="9">
         <f t="shared" si="1"/>
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="M13" s="9">
         <f t="shared" si="1"/>
-        <v>517</v>
+        <v>539</v>
       </c>
       <c r="O13" s="9">
         <f>O12+O11+O10</f>
         <v>772</v>
       </c>
       <c r="P13" s="9">
         <f>P12+P11+P10</f>
         <v>864</v>
       </c>
       <c r="Q13" s="9">
         <f>Q12+Q11+Q10</f>
         <v>1099</v>
       </c>
       <c r="R13" s="9">
         <f>R12+R11+R10</f>
         <v>1621</v>
       </c>
       <c r="S13" s="9">
         <f>S12+S11+S10</f>
         <v>1850</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="9">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C14" s="9">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="D14" s="9">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="E14" s="9">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F14" s="9">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="G14" s="9">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H14" s="9">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="I14" s="9">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="J14" s="9">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="K14" s="9">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="L14" s="9">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="M14" s="9">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="O14" s="9">
         <v>1005</v>
       </c>
       <c r="P14" s="9">
         <v>988</v>
       </c>
       <c r="Q14" s="9">
         <v>987</v>
       </c>
       <c r="R14" s="9">
         <v>1020</v>
       </c>
       <c r="S14" s="9">
         <v>1201</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="9">
         <v>17</v>
       </c>
       <c r="C15" s="9">
         <v>17</v>
       </c>
       <c r="D15" s="9">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E15" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F15" s="10">
         <v>15</v>
       </c>
       <c r="G15" s="10">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H15" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I15" s="10">
         <v>16</v>
       </c>
       <c r="J15" s="10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K15" s="10">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="L15" s="10">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="M15" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="O15" s="10">
         <v>96</v>
       </c>
       <c r="P15" s="10">
         <v>72</v>
       </c>
       <c r="Q15" s="10">
         <v>65</v>
       </c>
       <c r="R15" s="10">
         <v>63</v>
       </c>
       <c r="S15" s="10">
         <v>61</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
-        <v>925</v>
+        <v>940</v>
       </c>
       <c r="C16" s="10">
-        <v>940</v>
+        <v>1117</v>
       </c>
       <c r="D16" s="10">
         <v>1117</v>
       </c>
       <c r="E16" s="11">
         <f t="shared" ref="E16:M16" si="2">E9+E13+E14+E15</f>
-        <v>1117</v>
+        <v>1159</v>
       </c>
       <c r="F16" s="11">
         <f t="shared" si="2"/>
-        <v>1159</v>
+        <v>1146</v>
       </c>
       <c r="G16" s="11">
         <f t="shared" si="2"/>
-        <v>1146</v>
+        <v>1227</v>
       </c>
       <c r="H16" s="11">
         <f t="shared" si="2"/>
-        <v>1227</v>
+        <v>1237</v>
       </c>
       <c r="I16" s="11">
         <f t="shared" si="2"/>
-        <v>1237</v>
+        <v>1306</v>
       </c>
       <c r="J16" s="11">
         <f t="shared" si="2"/>
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="K16" s="11">
         <f t="shared" si="2"/>
-        <v>1315</v>
+        <v>1392</v>
       </c>
       <c r="L16" s="11">
         <f t="shared" si="2"/>
-        <v>1392</v>
+        <v>1407</v>
       </c>
       <c r="M16" s="11">
         <f t="shared" si="2"/>
-        <v>1407</v>
+        <v>1500</v>
       </c>
       <c r="O16" s="11">
         <f>O9+O13+O14+O15</f>
         <v>3420</v>
       </c>
       <c r="P16" s="11">
         <f>P9+P13+P14+P15</f>
         <v>3582</v>
       </c>
       <c r="Q16" s="11">
         <f>Q9+Q13+Q14+Q15</f>
         <v>3895</v>
       </c>
       <c r="R16" s="11">
         <f>R9+R13+R14+R15</f>
         <v>4649</v>
       </c>
       <c r="S16" s="11">
         <f>S9+S13+S14+S15</f>
         <v>5249</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="12">
-        <v>871</v>
+        <v>901</v>
       </c>
       <c r="F17" s="12">
-        <v>901</v>
+        <v>872</v>
       </c>
       <c r="G17" s="12">
-        <v>872</v>
+        <v>949</v>
       </c>
       <c r="H17" s="12">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="I17" s="12">
-        <v>947</v>
+        <v>991</v>
       </c>
       <c r="J17" s="12">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="K17" s="12">
-        <v>1003</v>
+        <v>1071</v>
       </c>
       <c r="L17" s="12">
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="M17" s="12">
-        <v>1082</v>
+        <v>1160</v>
       </c>
       <c r="O17" s="12">
         <v>2338</v>
       </c>
       <c r="P17" s="12">
         <v>2546</v>
       </c>
       <c r="Q17" s="12">
         <v>2869</v>
       </c>
       <c r="R17" s="12">
         <v>3593</v>
       </c>
       <c r="S17" s="12">
         <v>4011</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
     </row>
-    <row r="19" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="7">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C19" s="7">
-        <v>260</v>
+        <v>305</v>
       </c>
       <c r="D19" s="7">
-        <v>305</v>
+        <v>340</v>
       </c>
       <c r="E19" s="7">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="F19" s="7">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="G19" s="7">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="H19" s="7">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="I19" s="7">
-        <v>329</v>
+        <v>352</v>
       </c>
       <c r="J19" s="7">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="K19" s="7">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="L19" s="7">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="M19" s="7">
-        <v>356</v>
+        <v>383</v>
       </c>
       <c r="O19" s="7">
         <v>938</v>
       </c>
       <c r="P19" s="7">
         <v>1003</v>
       </c>
       <c r="Q19" s="7">
         <v>1082</v>
       </c>
       <c r="R19" s="7">
         <v>1324</v>
       </c>
       <c r="S19" s="7">
         <v>1392</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C20" s="7">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D20" s="7">
+        <v>34</v>
+      </c>
+      <c r="E20" s="7">
+        <v>39</v>
+      </c>
+      <c r="F20" s="7">
         <v>36</v>
       </c>
-      <c r="E20" s="7">
-[...2 lines deleted...]
-      <c r="F20" s="7">
+      <c r="G20" s="7">
+        <v>44</v>
+      </c>
+      <c r="H20" s="7">
+        <v>36</v>
+      </c>
+      <c r="I20" s="7">
         <v>39</v>
       </c>
-      <c r="G20" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="J20" s="7">
+        <v>38</v>
+      </c>
+      <c r="K20" s="7">
+        <v>48</v>
+      </c>
+      <c r="L20" s="7">
         <v>39</v>
       </c>
-      <c r="K20" s="7">
-[...4 lines deleted...]
-      </c>
       <c r="M20" s="7">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O20" s="7">
         <v>144</v>
       </c>
       <c r="P20" s="7">
         <v>140</v>
       </c>
       <c r="Q20" s="7">
         <v>128</v>
       </c>
       <c r="R20" s="7">
         <v>152</v>
       </c>
       <c r="S20" s="7">
         <v>160</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="7">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C21" s="7">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D21" s="7">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E21" s="7">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F21" s="7">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G21" s="7">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H21" s="7">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I21" s="7">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J21" s="7">
+        <v>80</v>
+      </c>
+      <c r="K21" s="7">
         <v>79</v>
       </c>
-      <c r="K21" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="L21" s="7">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M21" s="7">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O21" s="7">
         <v>186</v>
       </c>
       <c r="P21" s="7">
         <v>207</v>
       </c>
       <c r="Q21" s="7">
         <v>233</v>
       </c>
       <c r="R21" s="7">
         <v>281</v>
       </c>
       <c r="S21" s="7">
         <v>316</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="7">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C22" s="7">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7">
         <v>28</v>
       </c>
-      <c r="D22" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="7">
+        <v>27</v>
+      </c>
+      <c r="F22" s="7">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G22" s="7">
         <v>28</v>
       </c>
       <c r="H22" s="7">
         <v>28</v>
       </c>
       <c r="I22" s="7">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J22" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K22" s="7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L22" s="7">
         <v>33</v>
       </c>
       <c r="M22" s="7">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O22" s="7">
         <v>109</v>
       </c>
       <c r="P22" s="7">
         <v>104</v>
       </c>
       <c r="Q22" s="7">
         <v>129</v>
       </c>
       <c r="R22" s="7">
         <v>112</v>
       </c>
       <c r="S22" s="7">
         <v>124</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="7">
+        <v>26</v>
+      </c>
+      <c r="C23" s="7">
+        <v>52</v>
+      </c>
+      <c r="D23" s="7">
+        <v>28</v>
+      </c>
+      <c r="E23" s="7">
+        <v>30</v>
+      </c>
+      <c r="F23" s="7">
+        <v>26</v>
+      </c>
+      <c r="G23" s="7">
+        <v>24</v>
+      </c>
+      <c r="H23" s="7">
+        <v>6</v>
+      </c>
+      <c r="I23" s="7">
+        <v>23</v>
+      </c>
+      <c r="J23" s="7">
         <v>22</v>
       </c>
-      <c r="C23" s="7">
-[...20 lines deleted...]
-      <c r="J23" s="7">
+      <c r="K23" s="7">
+        <v>25</v>
+      </c>
+      <c r="L23" s="7">
+        <v>29</v>
+      </c>
+      <c r="M23" s="7">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O23" s="7">
         <v>85</v>
       </c>
       <c r="P23" s="7">
         <v>125</v>
       </c>
       <c r="Q23" s="7">
         <v>113</v>
       </c>
       <c r="R23" s="7">
         <v>109</v>
       </c>
       <c r="S23" s="7">
         <v>75</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="7">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C24" s="7">
+        <v>16</v>
+      </c>
+      <c r="D24" s="7">
+        <v>11</v>
+      </c>
+      <c r="E24" s="7">
         <v>12</v>
       </c>
-      <c r="D24" s="7">
-[...2 lines deleted...]
-      <c r="E24" s="7">
+      <c r="F24" s="7">
         <v>11</v>
       </c>
-      <c r="F24" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="7">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="H24" s="7">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="I24" s="7">
         <v>14</v>
       </c>
       <c r="J24" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K24" s="7">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="L24" s="7">
+        <v>20</v>
+      </c>
+      <c r="M24" s="7">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="O24" s="7">
         <v>57</v>
       </c>
       <c r="P24" s="7">
         <v>51</v>
       </c>
       <c r="Q24" s="7">
         <v>47</v>
       </c>
       <c r="R24" s="7">
         <v>54</v>
       </c>
       <c r="S24" s="7">
         <v>65</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="7">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C25" s="7">
-        <v>64</v>
+        <v>125</v>
       </c>
       <c r="D25" s="7">
-        <v>125</v>
+        <v>155</v>
       </c>
       <c r="E25" s="7">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F25" s="7">
         <v>153</v>
       </c>
       <c r="G25" s="7">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H25" s="7">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="I25" s="7">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="J25" s="7">
         <v>158</v>
       </c>
       <c r="K25" s="7">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="L25" s="7">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="M25" s="7">
         <v>165</v>
       </c>
       <c r="O25" s="7">
         <v>278</v>
       </c>
       <c r="P25" s="7">
         <v>258</v>
       </c>
       <c r="Q25" s="7">
         <v>323</v>
       </c>
       <c r="R25" s="7">
         <v>613</v>
       </c>
       <c r="S25" s="7">
         <v>632</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="7">
         <v>9</v>
       </c>
       <c r="C26" s="7">
+        <v>8</v>
+      </c>
+      <c r="D26" s="7">
         <v>9</v>
       </c>
-      <c r="D26" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="7">
+        <v>18</v>
+      </c>
+      <c r="F26" s="7">
         <v>9</v>
       </c>
-      <c r="F26" s="7">
+      <c r="G26" s="7">
         <v>18</v>
       </c>
-      <c r="G26" s="7">
+      <c r="H26" s="7">
+        <v>15</v>
+      </c>
+      <c r="I26" s="7">
+        <v>14</v>
+      </c>
+      <c r="J26" s="7">
+        <v>12</v>
+      </c>
+      <c r="K26" s="7">
+        <v>11</v>
+      </c>
+      <c r="L26" s="7">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>11</v>
       </c>
       <c r="M26" s="7">
         <v>9</v>
       </c>
       <c r="O26" s="7">
         <v>64</v>
       </c>
       <c r="P26" s="7">
         <v>33</v>
       </c>
       <c r="Q26" s="7">
         <v>34</v>
       </c>
       <c r="R26" s="7">
         <v>55</v>
       </c>
       <c r="S26" s="7">
         <v>52</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="7">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="C27" s="7">
+        <v>97</v>
+      </c>
+      <c r="D27" s="7">
+        <v>9</v>
+      </c>
+      <c r="E27" s="7">
         <v>4</v>
       </c>
-      <c r="D27" s="7">
-[...2 lines deleted...]
-      <c r="E27" s="7">
+      <c r="F27" s="7">
+        <v>10</v>
+      </c>
+      <c r="G27" s="7">
+        <v>12</v>
+      </c>
+      <c r="H27" s="7">
+        <v>24</v>
+      </c>
+      <c r="I27" s="7">
+        <v>20</v>
+      </c>
+      <c r="J27" s="7">
         <v>9</v>
       </c>
-      <c r="F27" s="7">
+      <c r="K27" s="7">
+        <v>7</v>
+      </c>
+      <c r="L27" s="7">
         <v>4</v>
       </c>
-      <c r="G27" s="7">
-[...16 lines deleted...]
-      </c>
       <c r="M27" s="7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O27" s="7">
         <v>87</v>
       </c>
       <c r="P27" s="7">
         <v>82</v>
       </c>
       <c r="Q27" s="7">
         <v>148</v>
       </c>
       <c r="R27" s="7">
         <v>35</v>
       </c>
       <c r="S27" s="7">
         <v>60</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="13">
+        <v>17</v>
+      </c>
+      <c r="C28" s="13">
+        <v>31</v>
+      </c>
+      <c r="D28" s="13">
+        <v>26</v>
+      </c>
+      <c r="E28" s="13">
+        <v>56</v>
+      </c>
+      <c r="F28" s="13">
+        <v>22</v>
+      </c>
+      <c r="G28" s="13">
+        <v>13</v>
+      </c>
+      <c r="H28" s="13">
+        <v>5</v>
+      </c>
+      <c r="I28" s="13">
+        <v>9</v>
+      </c>
+      <c r="J28" s="13">
+        <v>12</v>
+      </c>
+      <c r="K28" s="13">
+        <v>16</v>
+      </c>
+      <c r="L28" s="13">
+        <v>11</v>
+      </c>
+      <c r="M28" s="13">
         <v>14</v>
-      </c>
-[...31 lines deleted...]
-        <v>11</v>
       </c>
       <c r="O28" s="13">
         <v>31</v>
       </c>
       <c r="P28" s="13">
         <v>15</v>
       </c>
       <c r="Q28" s="13">
         <v>80</v>
       </c>
       <c r="R28" s="13">
         <v>116</v>
       </c>
       <c r="S28" s="13">
         <v>42</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="14">
         <f t="shared" ref="B29:M29" si="3">SUM(B19:B28)</f>
-        <v>543</v>
+        <v>509</v>
       </c>
       <c r="C29" s="14">
         <f t="shared" si="3"/>
-        <v>509</v>
+        <v>765</v>
       </c>
       <c r="D29" s="14">
         <f t="shared" si="3"/>
-        <v>765</v>
+        <v>707</v>
       </c>
       <c r="E29" s="14">
         <f t="shared" si="3"/>
-        <v>707</v>
+        <v>736</v>
       </c>
       <c r="F29" s="14">
         <f t="shared" si="3"/>
-        <v>736</v>
+        <v>698</v>
       </c>
       <c r="G29" s="14">
         <f t="shared" si="3"/>
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="H29" s="14">
         <f t="shared" si="3"/>
-        <v>710</v>
+        <v>690</v>
       </c>
       <c r="I29" s="14">
         <f t="shared" si="3"/>
-        <v>690</v>
+        <v>738</v>
       </c>
       <c r="J29" s="14">
         <f t="shared" si="3"/>
-        <v>738</v>
+        <v>729</v>
       </c>
       <c r="K29" s="14">
         <f t="shared" si="3"/>
-        <v>729</v>
+        <v>762</v>
       </c>
       <c r="L29" s="14">
         <f t="shared" si="3"/>
-        <v>762</v>
+        <v>750</v>
       </c>
       <c r="M29" s="14">
         <f t="shared" si="3"/>
-        <v>750</v>
+        <v>788</v>
       </c>
       <c r="O29" s="14">
         <f>SUM(O19:O28)</f>
         <v>1979</v>
       </c>
       <c r="P29" s="14">
         <f>SUM(P19:P28)</f>
         <v>2018</v>
       </c>
       <c r="Q29" s="14">
         <f>SUM(Q19:Q28)</f>
         <v>2317</v>
       </c>
       <c r="R29" s="14">
         <f>SUM(R19:R28)</f>
         <v>2851</v>
       </c>
       <c r="S29" s="14">
         <f>SUM(S19:S28)</f>
         <v>2918</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="15">
         <f t="shared" ref="B30:M30" si="4">B16-B29</f>
-        <v>382</v>
+        <v>431</v>
       </c>
       <c r="C30" s="15">
         <f t="shared" si="4"/>
-        <v>431</v>
+        <v>352</v>
       </c>
       <c r="D30" s="15">
         <f t="shared" si="4"/>
-        <v>352</v>
+        <v>410</v>
       </c>
       <c r="E30" s="15">
         <f t="shared" si="4"/>
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="F30" s="15">
         <f t="shared" si="4"/>
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="G30" s="15">
         <f t="shared" si="4"/>
-        <v>448</v>
+        <v>517</v>
       </c>
       <c r="H30" s="15">
         <f t="shared" si="4"/>
-        <v>517</v>
+        <v>547</v>
       </c>
       <c r="I30" s="15">
         <f t="shared" si="4"/>
-        <v>547</v>
+        <v>568</v>
       </c>
       <c r="J30" s="15">
         <f t="shared" si="4"/>
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="K30" s="15">
         <f t="shared" si="4"/>
-        <v>586</v>
+        <v>630</v>
       </c>
       <c r="L30" s="15">
         <f t="shared" si="4"/>
-        <v>630</v>
+        <v>657</v>
       </c>
       <c r="M30" s="15">
         <f t="shared" si="4"/>
-        <v>657</v>
+        <v>712</v>
       </c>
       <c r="O30" s="15">
         <f>O16-O29</f>
         <v>1441</v>
       </c>
       <c r="P30" s="15">
         <f>P16-P29</f>
         <v>1564</v>
       </c>
       <c r="Q30" s="15">
         <f>Q16-Q29</f>
         <v>1578</v>
       </c>
       <c r="R30" s="15">
         <f>R16-R29</f>
         <v>1798</v>
       </c>
       <c r="S30" s="15">
         <f>S16-S29</f>
         <v>2331</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="17">
         <f>B30/B16</f>
-        <v>0.41297297297297297</v>
+        <v>0.45851063829787236</v>
       </c>
       <c r="C31" s="17">
         <f>C30/C16</f>
-        <v>0.45851063829787236</v>
+        <v>0.31512981199641898</v>
       </c>
       <c r="D31" s="17">
         <f>D30/D16</f>
-        <v>0.31512981199641898</v>
+        <v>0.36705461056401073</v>
       </c>
       <c r="E31" s="17">
-        <v>0.36705461056401101</v>
+        <v>0.36496980155306302</v>
       </c>
       <c r="F31" s="17">
-        <v>0.36496980155306302</v>
+        <v>0.39092495636998298</v>
       </c>
       <c r="G31" s="17">
-        <v>0.39092495636998298</v>
+        <v>0.42135289323553399</v>
       </c>
       <c r="H31" s="17">
-        <v>0.421336080286833</v>
+        <v>0.44245274280435198</v>
       </c>
       <c r="I31" s="17">
-        <v>0.44245274280435198</v>
+        <v>0.43510651730289501</v>
       </c>
       <c r="J31" s="17">
-        <v>0.43510651730289501</v>
+        <v>0.44580241254633801</v>
       </c>
       <c r="K31" s="17">
-        <v>0.44580241254633801</v>
+        <v>0.45250084952135999</v>
       </c>
       <c r="L31" s="17">
-        <v>0.45250084952135999</v>
-[...2 lines deleted...]
-        <v>0.46709685304045201</v>
+        <v>0.46709699999999998</v>
+      </c>
+      <c r="M31" s="17">
+        <v>0.47437968677286302</v>
       </c>
       <c r="O31" s="17">
         <f>O30/O16</f>
         <v>0.42134502923976608</v>
       </c>
       <c r="P31" s="17">
         <f>P30/P16</f>
         <v>0.43662758235622556</v>
       </c>
       <c r="Q31" s="17">
         <f>Q30/Q16</f>
         <v>0.40513478818998716</v>
       </c>
       <c r="R31" s="17">
         <v>0.38668502989687797</v>
       </c>
       <c r="S31" s="17">
         <v>0.44412766456401598</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="7">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="C32" s="7">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="D32" s="7">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E32" s="7">
         <v>6</v>
       </c>
       <c r="F32" s="7">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G32" s="7">
         <v>8</v>
       </c>
       <c r="H32" s="7">
+        <v>11</v>
+      </c>
+      <c r="I32" s="7">
+        <v>12</v>
+      </c>
+      <c r="J32" s="7">
         <v>8</v>
       </c>
-      <c r="I32" s="7">
-[...4 lines deleted...]
-      </c>
       <c r="K32" s="7">
+        <v>7</v>
+      </c>
+      <c r="L32" s="7">
+        <v>6</v>
+      </c>
+      <c r="M32" s="7">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="O32" s="7">
         <v>1</v>
       </c>
       <c r="P32" s="7">
         <v>7</v>
       </c>
       <c r="Q32" s="7">
         <v>115</v>
       </c>
       <c r="R32" s="7">
         <v>28</v>
       </c>
       <c r="S32" s="7">
         <v>39</v>
       </c>
     </row>
-    <row r="33" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="7">
-        <v>-36</v>
+        <v>-101</v>
       </c>
       <c r="C33" s="7">
-        <v>-101</v>
+        <v>-111</v>
       </c>
       <c r="D33" s="7">
-        <v>-111</v>
+        <v>-108</v>
       </c>
       <c r="E33" s="7">
-        <v>-108</v>
+        <v>-102</v>
       </c>
       <c r="F33" s="7">
         <v>-102</v>
       </c>
       <c r="G33" s="7">
-        <v>-102</v>
+        <v>-101</v>
       </c>
       <c r="H33" s="7">
-        <v>-101</v>
+        <v>-96</v>
       </c>
       <c r="I33" s="7">
-        <v>-96</v>
+        <v>-95</v>
       </c>
       <c r="J33" s="7">
-        <v>-95</v>
+        <v>-87</v>
       </c>
       <c r="K33" s="7">
+        <v>-88</v>
+      </c>
+      <c r="L33" s="7">
         <v>-87</v>
       </c>
-      <c r="L33" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="M33" s="7">
-        <v>-87</v>
+        <v>-86</v>
       </c>
       <c r="O33" s="7">
         <v>-125</v>
       </c>
       <c r="P33" s="7">
         <v>-129</v>
       </c>
       <c r="Q33" s="7">
         <v>-284</v>
       </c>
       <c r="R33" s="7">
         <v>-414</v>
       </c>
       <c r="S33" s="7">
         <v>-367</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B34" s="7">
         <v>0</v>
       </c>
       <c r="C34" s="7">
         <v>0</v>
       </c>
       <c r="D34" s="7">
         <v>0</v>
       </c>
       <c r="E34" s="7">
         <v>0</v>
       </c>
       <c r="F34" s="7">
         <v>0</v>
       </c>
       <c r="G34" s="7">
         <v>0</v>
       </c>
       <c r="H34" s="7">
         <v>0</v>
       </c>
       <c r="I34" s="7">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="J34" s="7">
-        <v>39</v>
+        <v>-2</v>
       </c>
       <c r="K34" s="7">
-        <v>-2</v>
+        <v>49</v>
       </c>
       <c r="L34" s="7">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="M34" s="7">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="O34" s="7">
         <v>84</v>
       </c>
       <c r="P34" s="7">
         <v>0</v>
       </c>
       <c r="Q34" s="7">
         <v>0</v>
       </c>
       <c r="R34" s="7">
         <v>0</v>
       </c>
       <c r="S34" s="7">
         <v>86</v>
       </c>
     </row>
-    <row r="35" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B35" s="7">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="C35" s="7">
+        <v>5</v>
+      </c>
+      <c r="D35" s="7">
         <v>1</v>
       </c>
-      <c r="D35" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="7">
+        <v>12</v>
+      </c>
+      <c r="F35" s="7">
         <v>1</v>
       </c>
-      <c r="F35" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="7">
+        <v>7</v>
+      </c>
+      <c r="H35" s="7">
+        <v>-1</v>
+      </c>
+      <c r="I35" s="7">
         <v>1</v>
       </c>
-      <c r="H35" s="7">
-[...4 lines deleted...]
-      </c>
       <c r="J35" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K35" s="7">
-        <v>0</v>
+        <v>-27</v>
       </c>
       <c r="L35" s="7">
-        <v>-27</v>
+        <v>-14</v>
       </c>
       <c r="M35" s="7">
-        <v>-14</v>
+        <v>-2</v>
       </c>
       <c r="O35" s="7">
         <v>81</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>-1</v>
       </c>
       <c r="R35" s="7">
         <v>21</v>
       </c>
       <c r="S35" s="7">
         <v>-27</v>
       </c>
     </row>
-    <row r="36" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B36" s="13">
-        <v>-11</v>
+        <v>-12</v>
       </c>
       <c r="C36" s="13">
-        <v>-12</v>
+        <v>2</v>
       </c>
       <c r="D36" s="13">
+        <v>3</v>
+      </c>
+      <c r="E36" s="13">
         <v>2</v>
       </c>
-      <c r="E36" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G36" s="13">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H36" s="13">
+        <v>27</v>
+      </c>
+      <c r="I36" s="13">
+        <v>23</v>
+      </c>
+      <c r="J36" s="13">
+        <v>24</v>
+      </c>
+      <c r="K36" s="13">
         <v>9</v>
       </c>
-      <c r="I36" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="L36" s="13">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="M36" s="13">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="O36" s="13">
         <v>52</v>
       </c>
       <c r="P36" s="13">
         <v>31</v>
       </c>
       <c r="Q36" s="13">
         <v>-7</v>
       </c>
       <c r="R36" s="13">
         <v>16</v>
       </c>
       <c r="S36" s="13">
         <v>83</v>
       </c>
     </row>
-    <row r="37" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B37" s="15">
         <f t="shared" ref="B37:M37" si="5">B30+SUM(B32:B36)</f>
-        <v>337</v>
+        <v>391</v>
       </c>
       <c r="C37" s="15">
         <f t="shared" si="5"/>
-        <v>391</v>
+        <v>278</v>
       </c>
       <c r="D37" s="15">
         <f t="shared" si="5"/>
-        <v>278</v>
+        <v>312</v>
       </c>
       <c r="E37" s="15">
         <f t="shared" si="5"/>
-        <v>312</v>
+        <v>341</v>
       </c>
       <c r="F37" s="15">
         <f t="shared" si="5"/>
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="G37" s="15">
         <f t="shared" si="5"/>
-        <v>356</v>
+        <v>440</v>
       </c>
       <c r="H37" s="15">
         <f t="shared" si="5"/>
-        <v>440</v>
+        <v>488</v>
       </c>
       <c r="I37" s="15">
         <f t="shared" si="5"/>
-        <v>488</v>
+        <v>548</v>
       </c>
       <c r="J37" s="15">
         <f t="shared" si="5"/>
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="K37" s="15">
         <f t="shared" si="5"/>
-        <v>529</v>
+        <v>580</v>
       </c>
       <c r="L37" s="15">
         <f t="shared" si="5"/>
-        <v>580</v>
+        <v>677</v>
       </c>
       <c r="M37" s="15">
         <f t="shared" si="5"/>
-        <v>677</v>
-[...1 lines deleted...]
-      <c r="N37" s="19"/>
+        <v>653</v>
+      </c>
+      <c r="N37" s="18"/>
       <c r="O37" s="15">
         <f>O30+SUM(O32:O36)</f>
         <v>1534</v>
       </c>
       <c r="P37" s="15">
         <f>P30+SUM(P32:P36)</f>
         <v>1475</v>
       </c>
       <c r="Q37" s="15">
         <f>Q30+SUM(Q32:Q36)</f>
         <v>1401</v>
       </c>
       <c r="R37" s="15">
         <f>R30+SUM(R32:R36)</f>
         <v>1449</v>
       </c>
       <c r="S37" s="15">
         <f>S30+SUM(S32:S36)</f>
         <v>2145</v>
       </c>
     </row>
-    <row r="38" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B38" s="13">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="C38" s="13">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D38" s="13">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E38" s="13">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="F38" s="13">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="G38" s="13">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="H38" s="13">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="I38" s="13">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="J38" s="13">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="K38" s="13">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="L38" s="13">
-        <v>61</v>
+        <v>158</v>
       </c>
       <c r="M38" s="13">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="O38" s="13">
         <v>347</v>
       </c>
       <c r="P38" s="13">
         <v>352</v>
       </c>
       <c r="Q38" s="13">
         <v>344</v>
       </c>
       <c r="R38" s="13">
         <v>334</v>
       </c>
       <c r="S38" s="13">
         <v>358</v>
       </c>
     </row>
-    <row r="39" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="15">
         <f t="shared" ref="B39:M39" si="6">B37-B38</f>
-        <v>267</v>
+        <v>294</v>
       </c>
       <c r="C39" s="15">
         <f t="shared" si="6"/>
-        <v>294</v>
+        <v>197</v>
       </c>
       <c r="D39" s="15">
         <f t="shared" si="6"/>
-        <v>197</v>
+        <v>233</v>
       </c>
       <c r="E39" s="15">
         <f t="shared" si="6"/>
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="F39" s="15">
         <f t="shared" si="6"/>
-        <v>222</v>
+        <v>305</v>
       </c>
       <c r="G39" s="15">
         <f t="shared" si="6"/>
-        <v>305</v>
+        <v>355</v>
       </c>
       <c r="H39" s="15">
         <f t="shared" si="6"/>
-        <v>355</v>
+        <v>395</v>
       </c>
       <c r="I39" s="15">
         <f t="shared" si="6"/>
-        <v>395</v>
+        <v>452</v>
       </c>
       <c r="J39" s="15">
         <f t="shared" si="6"/>
-        <v>452</v>
+        <v>423</v>
       </c>
       <c r="K39" s="15">
         <f t="shared" si="6"/>
-        <v>423</v>
+        <v>519</v>
       </c>
       <c r="L39" s="15">
         <f t="shared" si="6"/>
         <v>519</v>
       </c>
       <c r="M39" s="15">
         <f t="shared" si="6"/>
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="O39" s="15">
         <f>O37-O38</f>
         <v>1187</v>
       </c>
       <c r="P39" s="15">
         <f>P37-P38</f>
         <v>1123</v>
       </c>
       <c r="Q39" s="15">
         <f>Q37-Q38</f>
         <v>1057</v>
       </c>
       <c r="R39" s="15">
         <f>R37-R38</f>
         <v>1115</v>
       </c>
       <c r="S39" s="15">
         <f>S37-S38</f>
         <v>1787</v>
       </c>
     </row>
-    <row r="40" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="7">
         <v>0</v>
       </c>
       <c r="C40" s="13">
         <v>0</v>
       </c>
       <c r="D40" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E40" s="13">
+        <v>0</v>
+      </c>
+      <c r="F40" s="13">
         <v>1</v>
       </c>
-      <c r="F40" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="13">
         <v>0</v>
       </c>
       <c r="J40" s="13">
         <v>0</v>
       </c>
       <c r="K40" s="13">
         <v>0</v>
       </c>
       <c r="L40" s="13">
         <v>0</v>
       </c>
       <c r="M40" s="13">
         <v>0</v>
       </c>
       <c r="O40" s="13">
         <v>0</v>
       </c>
       <c r="P40" s="13">
         <v>2</v>
       </c>
       <c r="Q40" s="13">
         <v>2</v>
       </c>
       <c r="R40" s="13">
         <v>2</v>
       </c>
       <c r="S40" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B41" s="20">
+      <c r="B41" s="19">
         <f>B37-B38</f>
-        <v>267</v>
+        <v>294</v>
       </c>
       <c r="C41" s="11">
         <f>C37-C38</f>
-        <v>294</v>
+        <v>197</v>
       </c>
       <c r="D41" s="11">
         <f>D37-D38</f>
-        <v>197</v>
+        <v>233</v>
       </c>
       <c r="E41" s="11">
         <f t="shared" ref="E41:M41" si="7">E40+E39</f>
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="F41" s="11">
         <f t="shared" si="7"/>
-        <v>222</v>
+        <v>306</v>
       </c>
       <c r="G41" s="11">
         <f t="shared" si="7"/>
-        <v>306</v>
+        <v>355</v>
       </c>
       <c r="H41" s="11">
         <f t="shared" si="7"/>
-        <v>355</v>
+        <v>395</v>
       </c>
       <c r="I41" s="11">
         <f t="shared" si="7"/>
-        <v>395</v>
+        <v>452</v>
       </c>
       <c r="J41" s="11">
         <f t="shared" si="7"/>
-        <v>452</v>
+        <v>423</v>
       </c>
       <c r="K41" s="11">
         <f t="shared" si="7"/>
-        <v>423</v>
+        <v>519</v>
       </c>
       <c r="L41" s="11">
         <f t="shared" si="7"/>
         <v>519</v>
       </c>
       <c r="M41" s="11">
         <f t="shared" si="7"/>
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="O41" s="11">
         <f>O40+O39</f>
         <v>1187</v>
       </c>
       <c r="P41" s="11">
         <f>P40+P39</f>
         <v>1125</v>
       </c>
       <c r="Q41" s="11">
         <f>Q40+Q39</f>
         <v>1059</v>
       </c>
       <c r="R41" s="11">
         <f>R40+R39</f>
         <v>1117</v>
       </c>
       <c r="S41" s="11">
         <f>S40+S39</f>
         <v>1788</v>
       </c>
     </row>
-    <row r="42" spans="1:19" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:19" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="O42" s="29"/>
       <c r="P42" s="29"/>
       <c r="Q42" s="29"/>
       <c r="R42" s="29"/>
       <c r="S42" s="29"/>
     </row>
-    <row r="43" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B43" s="18">
-[...2 lines deleted...]
-      <c r="C43" s="18">
+      <c r="B43" s="20">
         <v>0.248081841432225</v>
       </c>
-      <c r="D43" s="18">
+      <c r="C43" s="20">
         <v>0.29136690647482</v>
       </c>
-      <c r="E43" s="18">
+      <c r="D43" s="20">
         <v>0.25320512820512803</v>
       </c>
-      <c r="F43" s="18">
+      <c r="E43" s="20">
         <v>0.34897360703812302</v>
       </c>
-      <c r="G43" s="18">
+      <c r="F43" s="20">
         <v>0.14325842696629201</v>
       </c>
-      <c r="H43" s="18">
+      <c r="G43" s="20">
         <v>0.19318181818181801</v>
       </c>
-      <c r="I43" s="18">
+      <c r="H43" s="20">
         <v>0.19057377049180299</v>
       </c>
-      <c r="J43" s="18">
+      <c r="I43" s="20">
         <v>0.17518248175182499</v>
       </c>
-      <c r="K43" s="18">
+      <c r="J43" s="20">
         <v>0.200378071833648</v>
       </c>
-      <c r="L43" s="18">
+      <c r="K43" s="20">
         <v>0.10517241379310301</v>
       </c>
-      <c r="M43" s="18">
+      <c r="L43" s="20">
         <v>0.23425855199985399</v>
       </c>
-      <c r="O43" s="18">
+      <c r="M43" s="20">
+        <v>0.22434126647439401</v>
+      </c>
+      <c r="O43" s="20">
         <v>0.22620599739243799</v>
       </c>
-      <c r="P43" s="18">
+      <c r="P43" s="20">
         <v>0.23864406779660999</v>
       </c>
-      <c r="Q43" s="18">
+      <c r="Q43" s="20">
         <v>0.245538900785153</v>
       </c>
-      <c r="R43" s="18">
+      <c r="R43" s="20">
         <v>0.23050379572118701</v>
       </c>
-      <c r="S43" s="18">
+      <c r="S43" s="20">
         <v>0.16689976689976699</v>
       </c>
     </row>
-    <row r="44" spans="1:19" ht="4.2" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="45" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:19" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="46" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B46" s="21">
-        <v>0.54092382495948099</v>
+        <v>0.59502125075895596</v>
       </c>
       <c r="C46" s="21">
-        <v>0.59502125075895596</v>
+        <v>0.35779150018161998</v>
       </c>
       <c r="D46" s="22">
-        <v>0.35779150018161998</v>
+        <v>0.40421489030920699</v>
       </c>
       <c r="E46" s="22">
-        <v>0.40421489030920699</v>
+        <v>0.38341968911917101</v>
       </c>
       <c r="F46" s="22">
-        <v>0.38341968911917101</v>
+        <v>0.52849740932642497</v>
       </c>
       <c r="G46" s="22">
-        <v>0.52849740932642497</v>
+        <v>0.61238571675004305</v>
       </c>
       <c r="H46" s="22">
-        <v>0.61238571675004305</v>
+        <v>0.681063266103906</v>
       </c>
       <c r="I46" s="22">
-        <v>0.681063266103906</v>
+        <v>0.78068170968332795</v>
       </c>
       <c r="J46" s="22">
-        <v>0.78068170968332795</v>
+        <v>0.73059831090562799</v>
       </c>
       <c r="K46" s="22">
-        <v>0.73059831090562799</v>
+        <v>0.90026019080659103</v>
       </c>
       <c r="L46" s="22">
-        <v>0.90026019080659103</v>
+        <v>0.90781878999999999</v>
       </c>
       <c r="M46" s="22">
-        <v>0.90781878607661304</v>
+        <v>0.89292004226840405</v>
       </c>
       <c r="O46" s="22">
         <v>2.3500296970896901</v>
       </c>
       <c r="P46" s="22">
         <v>2.2594898574010802</v>
       </c>
       <c r="Q46" s="22">
         <v>2.08300550747443</v>
       </c>
       <c r="R46" s="22">
         <v>1.9285220994475101</v>
       </c>
       <c r="S46" s="22">
         <v>3.0902177670238502</v>
       </c>
     </row>
-    <row r="47" spans="1:19" ht="4.2" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="48" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:19" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="49" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="23">
-        <v>493.6</v>
+        <v>494.1</v>
       </c>
       <c r="C49" s="23">
-        <v>494.1</v>
+        <v>550.6</v>
       </c>
       <c r="D49" s="23">
-        <v>550.6</v>
+        <v>578.9</v>
       </c>
       <c r="E49" s="23">
-        <v>578.9</v>
+        <v>579</v>
       </c>
       <c r="F49" s="23">
         <v>579</v>
       </c>
       <c r="G49" s="23">
-        <v>579</v>
+        <v>579.70000000000005</v>
       </c>
       <c r="H49" s="23">
-        <v>579.70000000000005</v>
+        <v>579.98285776095599</v>
       </c>
       <c r="I49" s="23">
-        <v>579.97548782749504</v>
+        <v>578.98115761332099</v>
       </c>
       <c r="J49" s="23">
-        <v>578.98115761332099</v>
+        <v>578.97752251255804</v>
       </c>
       <c r="K49" s="23">
-        <v>578.97752251255804</v>
+        <v>576.5</v>
       </c>
       <c r="L49" s="23">
-        <v>576.5</v>
+        <v>571.70000000000005</v>
       </c>
       <c r="M49" s="23">
-        <v>571.70000000000005</v>
+        <v>567.79999999999995</v>
       </c>
       <c r="O49" s="23">
         <v>505.1</v>
       </c>
       <c r="P49" s="23">
         <v>497.9</v>
       </c>
       <c r="Q49" s="23">
         <v>508.4</v>
       </c>
       <c r="R49" s="23">
         <v>579.20000000000005</v>
       </c>
       <c r="S49" s="23">
         <v>578.6</v>
       </c>
     </row>
-    <row r="50" spans="1:19" ht="10.8" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="51" spans="1:19" ht="10.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:19" ht="10.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" spans="1:19" ht="10.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B51" s="24">
         <v>0.22</v>
       </c>
       <c r="C51" s="24">
         <v>0.22</v>
       </c>
       <c r="D51" s="24">
         <v>0.22</v>
       </c>
       <c r="E51" s="24">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="F51" s="24">
         <v>0.24</v>
       </c>
       <c r="G51" s="24">
         <v>0.24</v>
       </c>
       <c r="H51" s="24">
         <v>0.24</v>
       </c>
       <c r="I51" s="24">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="J51" s="24">
         <v>0.27</v>
       </c>
       <c r="K51" s="24">
         <v>0.27</v>
       </c>
       <c r="L51" s="24">
         <v>0.27</v>
       </c>
       <c r="M51" s="24">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="O51" s="24">
         <v>0.70333333333333303</v>
       </c>
       <c r="P51" s="24">
         <v>0.78</v>
       </c>
       <c r="Q51" s="24">
         <v>0.86</v>
       </c>
       <c r="R51" s="24">
         <v>0.94</v>
       </c>
       <c r="S51" s="24">
         <v>1.05</v>
       </c>
     </row>
-    <row r="52" spans="1:19" ht="4.2" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A53" s="62" t="s">
+    <row r="52" spans="1:19" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B53" s="63"/>
       <c r="C53" s="63"/>
       <c r="D53" s="63"/>
       <c r="E53" s="63"/>
       <c r="F53" s="63"/>
       <c r="G53" s="63"/>
       <c r="H53" s="63"/>
       <c r="I53" s="63"/>
       <c r="J53" s="63"/>
       <c r="K53" s="63"/>
       <c r="L53" s="63"/>
       <c r="M53" s="63"/>
     </row>
-    <row r="54" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="62" t="s">
+    <row r="54" spans="1:19" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="64" t="s">
         <v>64</v>
       </c>
       <c r="B54" s="63"/>
       <c r="C54" s="63"/>
       <c r="D54" s="63"/>
       <c r="E54" s="63"/>
       <c r="F54" s="63"/>
       <c r="G54" s="63"/>
       <c r="H54" s="63"/>
       <c r="I54" s="63"/>
       <c r="J54" s="63"/>
       <c r="K54" s="63"/>
       <c r="L54" s="63"/>
       <c r="M54" s="63"/>
     </row>
-    <row r="55" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="62" t="s">
+    <row r="55" spans="1:19" ht="24.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="63"/>
       <c r="C55" s="63"/>
       <c r="D55" s="63"/>
       <c r="E55" s="63"/>
       <c r="F55" s="63"/>
       <c r="G55" s="63"/>
       <c r="H55" s="63"/>
       <c r="I55" s="63"/>
       <c r="J55" s="63"/>
       <c r="K55" s="63"/>
       <c r="L55" s="63"/>
       <c r="M55" s="63"/>
     </row>
-    <row r="56" spans="1:19" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="62" t="s">
+    <row r="56" spans="1:19" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="64" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="63"/>
       <c r="C56" s="63"/>
       <c r="D56" s="63"/>
       <c r="E56" s="63"/>
       <c r="F56" s="63"/>
       <c r="G56" s="63"/>
       <c r="H56" s="63"/>
       <c r="I56" s="63"/>
       <c r="J56" s="63"/>
       <c r="K56" s="63"/>
       <c r="L56" s="63"/>
       <c r="M56" s="63"/>
     </row>
-    <row r="57" spans="1:19" ht="15.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="62" t="s">
+    <row r="57" spans="1:19" ht="16" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B57" s="63"/>
       <c r="C57" s="63"/>
       <c r="D57" s="63"/>
       <c r="E57" s="63"/>
       <c r="F57" s="63"/>
       <c r="G57" s="63"/>
       <c r="H57" s="63"/>
       <c r="I57" s="63"/>
       <c r="J57" s="63"/>
       <c r="K57" s="63"/>
       <c r="L57" s="63"/>
       <c r="M57" s="63"/>
     </row>
-    <row r="58" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="62" t="s">
+    <row r="58" spans="1:19" ht="23" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="64" t="s">
         <v>68</v>
       </c>
       <c r="B58" s="63"/>
       <c r="C58" s="63"/>
       <c r="D58" s="63"/>
       <c r="E58" s="63"/>
       <c r="F58" s="63"/>
       <c r="G58" s="63"/>
       <c r="H58" s="63"/>
       <c r="I58" s="63"/>
       <c r="J58" s="63"/>
       <c r="K58" s="63"/>
       <c r="L58" s="63"/>
       <c r="M58" s="63"/>
     </row>
-    <row r="59" spans="1:19" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="62"/>
+    <row r="59" spans="1:19" ht="20" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="63"/>
       <c r="B59" s="63"/>
       <c r="C59" s="63"/>
       <c r="D59" s="63"/>
       <c r="E59" s="63"/>
       <c r="F59" s="63"/>
       <c r="G59" s="63"/>
       <c r="H59" s="63"/>
       <c r="I59" s="63"/>
       <c r="J59" s="63"/>
       <c r="K59" s="63"/>
       <c r="L59" s="63"/>
       <c r="M59" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A54:M54"/>
     <mergeCell ref="A53:M53"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;12&amp;K000000 Nasdaq Confidential - Personal Data: Minimize Distribution and Secure Personal Data per Privacy Policy</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S54"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="I7" sqref="I7"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="B15" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:S58"/>
+      <selection pane="topRight" sqref="A1:S58"/>
+      <selection pane="bottomLeft" sqref="A1:S58"/>
+      <selection pane="bottomRight" sqref="A1:S58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.44140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="19" width="7.21875" customWidth="1"/>
+    <col min="1" max="1" width="43.453125" customWidth="1"/>
+    <col min="2" max="4" width="6.90625" hidden="1" customWidth="1"/>
+    <col min="5" max="13" width="6.90625" customWidth="1"/>
+    <col min="14" max="14" width="2.1796875" customWidth="1"/>
+    <col min="15" max="19" width="7.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:19" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="64" t="s">
+    <row r="2" spans="1:19" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="62" t="s">
         <v>69</v>
       </c>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="63"/>
       <c r="L2" s="63"/>
       <c r="M2" s="63"/>
       <c r="N2" s="63"/>
       <c r="O2" s="63"/>
       <c r="P2" s="63"/>
       <c r="Q2" s="63"/>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="39"/>
       <c r="C3" s="39"/>
@@ -5506,1520 +4963,1520 @@
       <c r="K4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="7">
+        <v>188</v>
+      </c>
+      <c r="C6" s="7">
+        <v>189</v>
+      </c>
+      <c r="D6" s="7">
+        <v>186</v>
+      </c>
+      <c r="E6" s="8">
         <v>187</v>
       </c>
-      <c r="C6" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="F6" s="8">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G6" s="8">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H6" s="8">
         <v>192</v>
       </c>
       <c r="I6" s="8">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="J6" s="8">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K6" s="8">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L6" s="8">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M6" s="8">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="O6" s="8">
         <v>678</v>
       </c>
       <c r="P6" s="8">
         <v>727</v>
       </c>
       <c r="Q6" s="8">
         <v>749</v>
       </c>
       <c r="R6" s="8">
         <v>754</v>
       </c>
       <c r="S6" s="8">
         <v>804</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="7">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="C7" s="7">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D7" s="7">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="E7" s="7">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F7" s="7">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="G7" s="7">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H7" s="7">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="I7" s="7">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J7" s="7">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K7" s="7">
-        <v>206</v>
+        <v>232</v>
       </c>
       <c r="L7" s="7">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="M7" s="7">
-        <v>220</v>
+        <v>271</v>
       </c>
       <c r="O7" s="7">
         <v>459</v>
       </c>
       <c r="P7" s="7">
         <v>486</v>
       </c>
       <c r="Q7" s="7">
         <v>528</v>
       </c>
       <c r="R7" s="7">
         <v>706</v>
       </c>
       <c r="S7" s="7">
         <v>827</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="7">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C8" s="7">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D8" s="7">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E8" s="7">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F8" s="7">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G8" s="7">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H8" s="7">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I8" s="7">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J8" s="7">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K8" s="7">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L8" s="7">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M8" s="7">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O8" s="7">
         <v>410</v>
       </c>
       <c r="P8" s="7">
         <v>445</v>
       </c>
       <c r="Q8" s="7">
         <v>467</v>
       </c>
       <c r="R8" s="7">
         <v>485</v>
       </c>
       <c r="S8" s="7">
         <v>506</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="9">
         <f t="shared" ref="B9:M9" si="0">SUM(B6:B8)</f>
-        <v>431</v>
+        <v>449</v>
       </c>
       <c r="C9" s="9">
         <f t="shared" si="0"/>
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="D9" s="9">
         <f t="shared" si="0"/>
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="E9" s="9">
         <f t="shared" si="0"/>
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F9" s="9">
         <f t="shared" si="0"/>
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="G9" s="9">
         <f t="shared" si="0"/>
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="H9" s="9">
         <f t="shared" si="0"/>
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="I9" s="9">
         <f t="shared" si="0"/>
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="J9" s="9">
         <f t="shared" si="0"/>
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="K9" s="9">
         <f t="shared" si="0"/>
-        <v>538</v>
+        <v>572</v>
       </c>
       <c r="L9" s="9">
         <f t="shared" si="0"/>
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="M9" s="9">
         <f t="shared" si="0"/>
-        <v>565</v>
+        <v>621</v>
       </c>
       <c r="O9" s="9">
         <v>1547</v>
       </c>
       <c r="P9" s="9">
         <v>1658</v>
       </c>
       <c r="Q9" s="9">
         <v>1744</v>
       </c>
       <c r="R9" s="9">
         <v>1945</v>
       </c>
       <c r="S9" s="9">
         <v>2137</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="7">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F10" s="7">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G10" s="7">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H10" s="7">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I10" s="7">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="J10" s="7">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="K10" s="7">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="L10" s="7">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M10" s="7">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="O10" s="7">
         <v>104</v>
       </c>
       <c r="P10" s="7">
         <v>176</v>
       </c>
       <c r="Q10" s="7">
         <v>223</v>
       </c>
       <c r="R10" s="7">
         <v>273</v>
       </c>
       <c r="S10" s="7">
         <v>331</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="7">
         <v>35</v>
       </c>
       <c r="C11" s="7">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="D11" s="7">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="E11" s="7">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="F11" s="7">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="G11" s="7">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="H11" s="7">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I11" s="7">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J11" s="7">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="K11" s="7">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L11" s="7">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="M11" s="7">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O11" s="7">
         <v>127</v>
       </c>
       <c r="P11" s="7">
         <v>130</v>
       </c>
       <c r="Q11" s="7">
         <v>212</v>
       </c>
       <c r="R11" s="7">
         <v>386</v>
       </c>
       <c r="S11" s="7">
         <v>428</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="7">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C12" s="7">
-        <v>145</v>
+        <v>229</v>
       </c>
       <c r="D12" s="7">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="E12" s="7">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="F12" s="7">
-        <v>258</v>
+        <v>234</v>
       </c>
       <c r="G12" s="7">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="H12" s="7">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="I12" s="7">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="J12" s="7">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="K12" s="7">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="L12" s="7">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="M12" s="7">
-        <v>306</v>
+        <v>321</v>
       </c>
       <c r="O12" s="7">
         <v>541</v>
       </c>
       <c r="P12" s="7">
         <v>558</v>
       </c>
       <c r="Q12" s="7">
         <v>664</v>
       </c>
       <c r="R12" s="7">
         <v>996</v>
       </c>
       <c r="S12" s="7">
         <v>1091</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="9">
         <f t="shared" ref="E13:M13" si="1">E12+E11+E10</f>
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="F13" s="9">
         <f t="shared" si="1"/>
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="G13" s="9">
         <f t="shared" si="1"/>
-        <v>405</v>
+        <v>438</v>
       </c>
       <c r="H13" s="9">
         <f t="shared" si="1"/>
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="I13" s="9">
         <f t="shared" si="1"/>
-        <v>432</v>
+        <v>464</v>
       </c>
       <c r="J13" s="9">
         <f t="shared" si="1"/>
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="K13" s="9">
         <f t="shared" si="1"/>
-        <v>457</v>
+        <v>498</v>
       </c>
       <c r="L13" s="9">
         <f t="shared" si="1"/>
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="M13" s="9">
         <f t="shared" si="1"/>
-        <v>517</v>
+        <v>539</v>
       </c>
       <c r="O13" s="9">
         <f>O12+O11+O10</f>
         <v>772</v>
       </c>
       <c r="P13" s="9">
         <f>P12+P11+P10</f>
         <v>864</v>
       </c>
       <c r="Q13" s="9">
         <f>Q12+Q11+Q10</f>
         <v>1099</v>
       </c>
       <c r="R13" s="9">
         <f>R12+R11+R10</f>
         <v>1655</v>
       </c>
       <c r="S13" s="9">
         <f>S12+S11+S10</f>
         <v>1850</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="9">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C14" s="9">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="D14" s="9">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="E14" s="9">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F14" s="9">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="G14" s="9">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H14" s="9">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="I14" s="9">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="J14" s="9">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="K14" s="9">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="L14" s="9">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="M14" s="9">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="O14" s="9">
         <v>1005</v>
       </c>
       <c r="P14" s="9">
         <v>988</v>
       </c>
       <c r="Q14" s="9">
         <v>987</v>
       </c>
       <c r="R14" s="9">
         <v>1020</v>
       </c>
       <c r="S14" s="9">
         <v>1201</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="9">
         <v>17</v>
       </c>
       <c r="C15" s="9">
         <v>17</v>
       </c>
       <c r="D15" s="9">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E15" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F15" s="10">
         <v>15</v>
       </c>
       <c r="G15" s="10">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H15" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I15" s="10">
         <v>16</v>
       </c>
       <c r="J15" s="10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K15" s="10">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="L15" s="10">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="M15" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="O15" s="10">
         <v>96</v>
       </c>
       <c r="P15" s="10">
         <v>72</v>
       </c>
       <c r="Q15" s="10">
         <v>65</v>
       </c>
       <c r="R15" s="10">
         <v>63</v>
       </c>
       <c r="S15" s="10">
         <v>61</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31" t="e">
         <f>#REF!+B9+B11+B15</f>
         <v>#REF!</v>
       </c>
       <c r="C16" s="31" t="e">
         <f>#REF!+C9+C11+C15</f>
         <v>#REF!</v>
       </c>
       <c r="D16" s="31" t="e">
         <f>#REF!+D9+D11+D15</f>
         <v>#REF!</v>
       </c>
       <c r="E16" s="11">
         <f t="shared" ref="E16:M16" si="2">E15+E14+E13+E9</f>
-        <v>1117</v>
+        <v>1159</v>
       </c>
       <c r="F16" s="11">
         <f t="shared" si="2"/>
-        <v>1159</v>
+        <v>1180</v>
       </c>
       <c r="G16" s="11">
         <f t="shared" si="2"/>
-        <v>1180</v>
+        <v>1227</v>
       </c>
       <c r="H16" s="11">
         <f t="shared" si="2"/>
-        <v>1227</v>
+        <v>1237</v>
       </c>
       <c r="I16" s="11">
         <f t="shared" si="2"/>
-        <v>1237</v>
+        <v>1306</v>
       </c>
       <c r="J16" s="11">
         <f t="shared" si="2"/>
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="K16" s="11">
         <f t="shared" si="2"/>
-        <v>1315</v>
+        <v>1392</v>
       </c>
       <c r="L16" s="11">
         <f t="shared" si="2"/>
-        <v>1392</v>
+        <v>1407</v>
       </c>
       <c r="M16" s="11">
         <f t="shared" si="2"/>
-        <v>1407</v>
+        <v>1500</v>
       </c>
       <c r="O16" s="11">
         <v>3420</v>
       </c>
       <c r="P16" s="11">
         <v>3582</v>
       </c>
       <c r="Q16" s="11">
         <v>3895</v>
       </c>
       <c r="R16" s="11">
         <v>4683</v>
       </c>
       <c r="S16" s="11">
         <v>5249</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="12">
-        <v>871</v>
+        <v>901</v>
       </c>
       <c r="F17" s="12">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="G17" s="12">
-        <v>906</v>
+        <v>949</v>
       </c>
       <c r="H17" s="12">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="I17" s="12">
-        <v>947</v>
+        <v>991</v>
       </c>
       <c r="J17" s="12">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="K17" s="12">
-        <v>1003</v>
+        <v>1071</v>
       </c>
       <c r="L17" s="12">
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="M17" s="12">
-        <v>1082</v>
+        <v>1160</v>
       </c>
       <c r="O17" s="12">
         <v>2338</v>
       </c>
       <c r="P17" s="12">
         <v>2546</v>
       </c>
       <c r="Q17" s="12">
         <v>2869</v>
       </c>
       <c r="R17" s="12">
         <v>3627</v>
       </c>
       <c r="S17" s="12">
         <v>4011</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
     </row>
-    <row r="19" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="7">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C19" s="7">
-        <v>260</v>
+        <v>296</v>
       </c>
       <c r="D19" s="7">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="E19" s="7">
-        <v>317</v>
+        <v>328</v>
       </c>
       <c r="F19" s="7">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="G19" s="7">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="H19" s="7">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="I19" s="7">
-        <v>329</v>
+        <v>352</v>
       </c>
       <c r="J19" s="7">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="K19" s="7">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="L19" s="7">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="M19" s="7">
-        <v>356</v>
+        <v>383</v>
       </c>
       <c r="O19" s="7">
         <v>938</v>
       </c>
       <c r="P19" s="7">
         <v>1003</v>
       </c>
       <c r="Q19" s="7">
         <v>1073</v>
       </c>
       <c r="R19" s="7">
         <v>1301</v>
       </c>
       <c r="S19" s="7">
         <v>1392</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="7">
         <v>30</v>
       </c>
       <c r="C20" s="7">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D20" s="7">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E20" s="7">
+        <v>33</v>
+      </c>
+      <c r="F20" s="7">
+        <v>35</v>
+      </c>
+      <c r="G20" s="7">
+        <v>40</v>
+      </c>
+      <c r="H20" s="7">
         <v>32</v>
       </c>
-      <c r="F20" s="7">
+      <c r="I20" s="7">
+        <v>38</v>
+      </c>
+      <c r="J20" s="7">
+        <v>37</v>
+      </c>
+      <c r="K20" s="7">
+        <v>41</v>
+      </c>
+      <c r="L20" s="7">
         <v>33</v>
       </c>
-      <c r="G20" s="7">
+      <c r="M20" s="7">
         <v>35</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
       <c r="O20" s="7">
         <v>133</v>
       </c>
       <c r="P20" s="7">
         <v>132</v>
       </c>
       <c r="Q20" s="7">
         <v>129</v>
       </c>
       <c r="R20" s="7">
         <v>139</v>
       </c>
       <c r="S20" s="7">
         <v>148</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="7">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C21" s="7">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D21" s="7">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E21" s="7">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F21" s="7">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G21" s="7">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H21" s="7">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I21" s="7">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J21" s="7">
+        <v>80</v>
+      </c>
+      <c r="K21" s="7">
         <v>79</v>
       </c>
-      <c r="K21" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="L21" s="7">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M21" s="7">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O21" s="7">
         <v>186</v>
       </c>
       <c r="P21" s="7">
         <v>207</v>
       </c>
       <c r="Q21" s="7">
         <v>233</v>
       </c>
       <c r="R21" s="7">
         <v>281</v>
       </c>
       <c r="S21" s="7">
         <v>315</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="7">
         <v>27</v>
       </c>
       <c r="C22" s="7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="7">
         <v>28</v>
       </c>
       <c r="E22" s="7">
+        <v>27</v>
+      </c>
+      <c r="F22" s="7">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G22" s="7">
         <v>28</v>
       </c>
       <c r="H22" s="7">
         <v>28</v>
       </c>
       <c r="I22" s="7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J22" s="7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K22" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L22" s="7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M22" s="7">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O22" s="7">
         <v>107</v>
       </c>
       <c r="P22" s="7">
         <v>103</v>
       </c>
       <c r="Q22" s="7">
         <v>108</v>
       </c>
       <c r="R22" s="7">
         <v>111</v>
       </c>
       <c r="S22" s="7">
         <v>119</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="7">
+        <v>26</v>
+      </c>
+      <c r="C23" s="7">
+        <v>25</v>
+      </c>
+      <c r="D23" s="7">
+        <v>28</v>
+      </c>
+      <c r="E23" s="7">
+        <v>30</v>
+      </c>
+      <c r="F23" s="7">
+        <v>26</v>
+      </c>
+      <c r="G23" s="7">
+        <v>21</v>
+      </c>
+      <c r="H23" s="7">
+        <v>26</v>
+      </c>
+      <c r="I23" s="7">
+        <v>23</v>
+      </c>
+      <c r="J23" s="7">
         <v>22</v>
       </c>
-      <c r="C23" s="7">
-[...2 lines deleted...]
-      <c r="D23" s="7">
+      <c r="K23" s="7">
         <v>25</v>
       </c>
-      <c r="E23" s="7">
-[...14 lines deleted...]
-      <c r="J23" s="7">
+      <c r="L23" s="7">
+        <v>29</v>
+      </c>
+      <c r="M23" s="7">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O23" s="7">
         <v>56</v>
       </c>
       <c r="P23" s="7">
         <v>89</v>
       </c>
       <c r="Q23" s="7">
         <v>93</v>
       </c>
       <c r="R23" s="7">
         <v>105</v>
       </c>
       <c r="S23" s="7">
         <v>95</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="7">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C24" s="7">
+        <v>16</v>
+      </c>
+      <c r="D24" s="7">
+        <v>11</v>
+      </c>
+      <c r="E24" s="7">
         <v>12</v>
       </c>
-      <c r="D24" s="7">
-[...2 lines deleted...]
-      <c r="E24" s="7">
+      <c r="F24" s="7">
         <v>11</v>
       </c>
-      <c r="F24" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="7">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="H24" s="7">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="I24" s="7">
         <v>14</v>
       </c>
       <c r="J24" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K24" s="7">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="L24" s="7">
+        <v>20</v>
+      </c>
+      <c r="M24" s="7">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="O24" s="7">
         <v>57</v>
       </c>
       <c r="P24" s="7">
         <v>51</v>
       </c>
       <c r="Q24" s="7">
         <v>47</v>
       </c>
       <c r="R24" s="7">
         <v>54</v>
       </c>
       <c r="S24" s="7">
         <v>65</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="7">
         <v>27</v>
       </c>
       <c r="C25" s="7">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D25" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E25" s="7">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F25" s="7">
         <v>31</v>
       </c>
       <c r="G25" s="7">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H25" s="7">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I25" s="7">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J25" s="7">
         <v>36</v>
       </c>
       <c r="K25" s="7">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L25" s="7">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M25" s="7">
         <v>44</v>
       </c>
       <c r="O25" s="7">
         <v>108</v>
       </c>
       <c r="P25" s="7">
         <v>104</v>
       </c>
       <c r="Q25" s="7">
         <v>111</v>
       </c>
       <c r="R25" s="7">
         <v>125</v>
       </c>
       <c r="S25" s="7">
         <v>145</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="13">
         <v>9</v>
       </c>
       <c r="C26" s="13">
+        <v>10</v>
+      </c>
+      <c r="D26" s="13">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="E26" s="13">
         <v>9</v>
       </c>
       <c r="F26" s="13">
         <v>9</v>
       </c>
       <c r="G26" s="13">
+        <v>18</v>
+      </c>
+      <c r="H26" s="13">
+        <v>15</v>
+      </c>
+      <c r="I26" s="13">
+        <v>14</v>
+      </c>
+      <c r="J26" s="13">
+        <v>12</v>
+      </c>
+      <c r="K26" s="13">
+        <v>11</v>
+      </c>
+      <c r="L26" s="13">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>11</v>
       </c>
       <c r="M26" s="13">
         <v>9</v>
       </c>
       <c r="O26" s="13">
         <v>31</v>
       </c>
       <c r="P26" s="13">
         <v>32</v>
       </c>
       <c r="Q26" s="13">
         <v>36</v>
       </c>
       <c r="R26" s="13">
         <v>46</v>
       </c>
       <c r="S26" s="13">
         <v>52</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="14">
         <f>SUM(B19:B26)</f>
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="C27" s="14">
         <f>SUM(C19:C26)</f>
-        <v>449</v>
+        <v>504</v>
       </c>
       <c r="D27" s="14">
-        <v>504</v>
+        <v>524</v>
       </c>
       <c r="E27" s="14">
         <f t="shared" ref="E27:M27" si="3">SUM(E19:E26)</f>
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="F27" s="14">
         <f t="shared" si="3"/>
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="G27" s="14">
         <f t="shared" si="3"/>
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="H27" s="14">
         <f t="shared" si="3"/>
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="I27" s="14">
         <f t="shared" si="3"/>
-        <v>555</v>
+        <v>585</v>
       </c>
       <c r="J27" s="14">
         <f t="shared" si="3"/>
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="K27" s="14">
         <f t="shared" si="3"/>
-        <v>583</v>
+        <v>609</v>
       </c>
       <c r="L27" s="14">
         <f t="shared" si="3"/>
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="M27" s="14">
         <f t="shared" si="3"/>
-        <v>608</v>
+        <v>641</v>
       </c>
       <c r="O27" s="14">
         <f>SUM(O19:O26)</f>
         <v>1616</v>
       </c>
       <c r="P27" s="14">
         <f>SUM(P19:P26)</f>
         <v>1721</v>
       </c>
       <c r="Q27" s="14">
         <f>SUM(Q19:Q26)</f>
         <v>1830</v>
       </c>
       <c r="R27" s="14">
         <f>SUM(R19:R26)</f>
         <v>2162</v>
       </c>
       <c r="S27" s="14">
         <f>SUM(S19:S26)</f>
         <v>2331</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="32" t="e">
         <f t="shared" ref="B28:M28" si="4">B16-B27</f>
         <v>#REF!</v>
       </c>
       <c r="C28" s="32" t="e">
         <f t="shared" si="4"/>
         <v>#REF!</v>
       </c>
       <c r="D28" s="32" t="e">
         <f t="shared" si="4"/>
         <v>#REF!</v>
       </c>
       <c r="E28" s="15">
         <f t="shared" si="4"/>
-        <v>593</v>
+        <v>620</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="4"/>
-        <v>620</v>
+        <v>637</v>
       </c>
       <c r="G28" s="15">
         <f t="shared" si="4"/>
-        <v>637</v>
+        <v>671</v>
       </c>
       <c r="H28" s="15">
         <f t="shared" si="4"/>
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="I28" s="15">
         <f t="shared" si="4"/>
-        <v>682</v>
+        <v>721</v>
       </c>
       <c r="J28" s="15">
         <f t="shared" si="4"/>
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="K28" s="15">
         <f t="shared" si="4"/>
-        <v>732</v>
+        <v>783</v>
       </c>
       <c r="L28" s="15">
         <f t="shared" si="4"/>
-        <v>783</v>
+        <v>799</v>
       </c>
       <c r="M28" s="15">
         <f t="shared" si="4"/>
-        <v>799</v>
+        <v>859</v>
       </c>
       <c r="O28" s="15">
         <f>O16-O27</f>
         <v>1804</v>
       </c>
       <c r="P28" s="15">
         <f>P16-P27</f>
         <v>1861</v>
       </c>
       <c r="Q28" s="15">
         <f>Q16-Q27</f>
         <v>2065</v>
       </c>
       <c r="R28" s="15">
         <f>R16-R27</f>
         <v>2521</v>
       </c>
       <c r="S28" s="15">
         <f>S16-S27</f>
         <v>2918</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="33" t="e">
         <f t="shared" ref="B29:G29" si="5">B28/B16</f>
         <v>#REF!</v>
       </c>
       <c r="C29" s="33" t="e">
         <f t="shared" si="5"/>
         <v>#REF!</v>
       </c>
       <c r="D29" s="33" t="e">
         <f t="shared" si="5"/>
         <v>#REF!</v>
       </c>
       <c r="E29" s="17">
         <f t="shared" si="5"/>
-        <v>0.53088630259623992</v>
+        <v>0.53494391716997414</v>
       </c>
       <c r="F29" s="17">
         <f t="shared" si="5"/>
-        <v>0.53494391716997414</v>
+        <v>0.53983050847457625</v>
       </c>
       <c r="G29" s="17">
         <f t="shared" si="5"/>
-        <v>0.53983050847457625</v>
+        <v>0.54686226568867158</v>
       </c>
       <c r="H29" s="34">
-        <v>0.54669529150995499</v>
+        <v>0.55153588340644</v>
       </c>
       <c r="I29" s="34">
-        <v>0.55153588340644</v>
+        <v>0.55202593045231896</v>
       </c>
       <c r="J29" s="34">
-        <v>0.55202593045231896</v>
+        <v>0.55706441780102001</v>
       </c>
       <c r="K29" s="34">
-        <v>0.55706441780102001</v>
+        <v>0.56222313165002202</v>
       </c>
       <c r="L29" s="34">
-        <v>0.56222313165002202</v>
+        <v>0.56807099999999999</v>
       </c>
       <c r="M29" s="34">
-        <v>0.56807099999999999</v>
+        <v>0.57238500000000003</v>
       </c>
       <c r="O29" s="17">
         <f>O28/O16</f>
         <v>0.52748538011695911</v>
       </c>
       <c r="P29" s="17">
         <f>P28/P16</f>
         <v>0.51954215522054714</v>
       </c>
       <c r="Q29" s="17">
         <f>Q28/Q16</f>
         <v>0.53016688061617456</v>
       </c>
       <c r="R29" s="34">
         <v>0.53823635586935203</v>
       </c>
       <c r="S29" s="34">
         <v>0.55587594944004903</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="7">
-        <v>-28</v>
+        <v>-22</v>
       </c>
       <c r="C30" s="7">
-        <v>-22</v>
+        <v>-79</v>
       </c>
       <c r="D30" s="7">
+        <v>-102</v>
+      </c>
+      <c r="E30" s="7">
+        <v>-96</v>
+      </c>
+      <c r="F30" s="7">
+        <v>-94</v>
+      </c>
+      <c r="G30" s="7">
+        <v>-93</v>
+      </c>
+      <c r="H30" s="7">
+        <v>-85</v>
+      </c>
+      <c r="I30" s="7">
+        <v>-83</v>
+      </c>
+      <c r="J30" s="7">
         <v>-79</v>
       </c>
-      <c r="E30" s="7">
-[...16 lines deleted...]
-      </c>
       <c r="K30" s="7">
-        <v>-79</v>
+        <v>-81</v>
       </c>
       <c r="L30" s="7">
         <v>-81</v>
       </c>
       <c r="M30" s="7">
-        <v>-81</v>
+        <v>-78</v>
       </c>
       <c r="O30" s="7">
         <v>-124</v>
       </c>
       <c r="P30" s="7">
         <v>-122</v>
       </c>
       <c r="Q30" s="7">
         <v>-158</v>
       </c>
       <c r="R30" s="7">
         <v>-386</v>
       </c>
       <c r="S30" s="7">
         <v>-328</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="7">
         <v>1</v>
       </c>
       <c r="C31" s="7">
         <v>1</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7">
+        <v>0</v>
+      </c>
+      <c r="F31" s="7">
         <v>1</v>
       </c>
-      <c r="F31" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="7">
+        <v>0</v>
+      </c>
+      <c r="H31" s="7">
+        <v>-1</v>
+      </c>
+      <c r="I31" s="7">
         <v>1</v>
       </c>
-      <c r="H31" s="7">
-[...4 lines deleted...]
-      </c>
       <c r="J31" s="7">
+        <v>2</v>
+      </c>
+      <c r="K31" s="7">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="L31" s="7">
         <v>1</v>
       </c>
       <c r="M31" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O31" s="7">
         <v>1</v>
       </c>
       <c r="P31" s="7">
         <v>-1</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7">
         <v>3</v>
       </c>
       <c r="S31" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="13">
         <v>0</v>
       </c>
       <c r="C32" s="13">
         <v>0</v>
       </c>
       <c r="D32" s="13">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>0</v>
       </c>
       <c r="F32" s="13">
         <v>0</v>
       </c>
       <c r="G32" s="13">
         <v>0</v>
       </c>
       <c r="H32" s="13">
         <v>0</v>
       </c>
       <c r="I32" s="13">
@@ -7031,734 +6488,734 @@
       <c r="K32" s="13">
         <v>0</v>
       </c>
       <c r="L32" s="13">
         <v>0</v>
       </c>
       <c r="M32" s="13">
         <v>0</v>
       </c>
       <c r="O32" s="13">
         <v>0</v>
       </c>
       <c r="P32" s="13">
         <v>2</v>
       </c>
       <c r="Q32" s="13">
         <v>0</v>
       </c>
       <c r="R32" s="13">
         <v>0</v>
       </c>
       <c r="S32" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="32" t="e">
         <f t="shared" ref="B33:M33" si="6">B28+SUM(B30:B32)</f>
         <v>#REF!</v>
       </c>
       <c r="C33" s="32" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
       <c r="D33" s="32" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
       <c r="E33" s="15">
         <f t="shared" si="6"/>
-        <v>492</v>
+        <v>524</v>
       </c>
       <c r="F33" s="15">
         <f t="shared" si="6"/>
-        <v>524</v>
+        <v>544</v>
       </c>
       <c r="G33" s="15">
         <f t="shared" si="6"/>
-        <v>544</v>
+        <v>578</v>
       </c>
       <c r="H33" s="15">
         <f t="shared" si="6"/>
-        <v>578</v>
+        <v>596</v>
       </c>
       <c r="I33" s="15">
         <f t="shared" si="6"/>
-        <v>596</v>
+        <v>639</v>
       </c>
       <c r="J33" s="15">
         <f t="shared" si="6"/>
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="K33" s="15">
         <f t="shared" si="6"/>
-        <v>655</v>
+        <v>703</v>
       </c>
       <c r="L33" s="15">
         <f t="shared" si="6"/>
-        <v>703</v>
+        <v>719</v>
       </c>
       <c r="M33" s="15">
         <f t="shared" si="6"/>
-        <v>719</v>
+        <v>784</v>
       </c>
       <c r="O33" s="15">
         <f>O28+SUM(O30:O32)</f>
         <v>1681</v>
       </c>
       <c r="P33" s="15">
         <f>P28+SUM(P30:P32)</f>
         <v>1740</v>
       </c>
       <c r="Q33" s="15">
         <f>Q28+SUM(Q30:Q32)</f>
         <v>1909</v>
       </c>
       <c r="R33" s="15">
         <f>R28+SUM(R30:R32)</f>
         <v>2138</v>
       </c>
       <c r="S33" s="15">
         <f>S28+SUM(S30:S32)</f>
         <v>2593</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B34" s="13">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="C34" s="13">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="D34" s="13">
+        <v>126</v>
+      </c>
+      <c r="E34" s="13">
+        <v>127</v>
+      </c>
+      <c r="F34" s="13">
+        <v>116</v>
+      </c>
+      <c r="G34" s="13">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="H34" s="13">
         <v>140</v>
       </c>
       <c r="I34" s="13">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="J34" s="13">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="K34" s="13">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="L34" s="13">
-        <v>149</v>
+        <v>170</v>
       </c>
       <c r="M34" s="13">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="O34" s="13">
         <v>408</v>
       </c>
       <c r="P34" s="13">
         <v>418</v>
       </c>
       <c r="Q34" s="13">
         <v>478</v>
       </c>
       <c r="R34" s="13">
         <v>509</v>
       </c>
       <c r="S34" s="13">
         <v>580</v>
       </c>
     </row>
-    <row r="35" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="27" t="e">
         <f t="shared" ref="B35:M35" si="7">B33-B34</f>
         <v>#REF!</v>
       </c>
       <c r="C35" s="32" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
       <c r="D35" s="32" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
       <c r="E35" s="15">
         <f t="shared" si="7"/>
-        <v>366</v>
+        <v>397</v>
       </c>
       <c r="F35" s="15">
         <f t="shared" si="7"/>
-        <v>397</v>
+        <v>428</v>
       </c>
       <c r="G35" s="15">
         <f t="shared" si="7"/>
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H35" s="15">
         <f t="shared" si="7"/>
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="I35" s="15">
         <f t="shared" si="7"/>
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="J35" s="15">
         <f t="shared" si="7"/>
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="K35" s="15">
         <f t="shared" si="7"/>
-        <v>511</v>
+        <v>554</v>
       </c>
       <c r="L35" s="15">
         <f t="shared" si="7"/>
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="M35" s="15">
         <f t="shared" si="7"/>
-        <v>549</v>
+        <v>605</v>
       </c>
       <c r="O35" s="15">
         <f>O33-O34</f>
         <v>1273</v>
       </c>
       <c r="P35" s="15">
         <f>P33-P34</f>
         <v>1322</v>
       </c>
       <c r="Q35" s="15">
         <f>Q33-Q34</f>
         <v>1431</v>
       </c>
       <c r="R35" s="15">
         <f>R33-R34</f>
         <v>1629</v>
       </c>
       <c r="S35" s="15">
         <f>S33-S34</f>
         <v>2013</v>
       </c>
     </row>
-    <row r="36" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="35">
         <v>0</v>
       </c>
       <c r="C36" s="13">
         <v>0</v>
       </c>
       <c r="D36" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E36" s="13">
+        <v>0</v>
+      </c>
+      <c r="F36" s="13">
         <v>1</v>
       </c>
-      <c r="F36" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H36" s="13">
         <v>0</v>
       </c>
       <c r="I36" s="13">
         <v>0</v>
       </c>
       <c r="J36" s="13">
         <v>0</v>
       </c>
       <c r="K36" s="13">
         <v>0</v>
       </c>
       <c r="L36" s="13">
         <v>0</v>
       </c>
       <c r="M36" s="13">
         <v>0</v>
       </c>
       <c r="O36" s="13">
         <v>0</v>
       </c>
       <c r="P36" s="13">
         <v>2</v>
       </c>
       <c r="Q36" s="13">
         <v>2</v>
       </c>
       <c r="R36" s="13">
         <v>2</v>
       </c>
       <c r="S36" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="37" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="36" t="e">
         <f>B33-B34</f>
         <v>#REF!</v>
       </c>
       <c r="C37" s="37" t="e">
         <f>C33-C34</f>
         <v>#REF!</v>
       </c>
       <c r="D37" s="37" t="e">
         <f>D33-D34</f>
         <v>#REF!</v>
       </c>
       <c r="E37" s="11">
         <f t="shared" ref="E37:M37" si="8">E36+E35</f>
-        <v>367</v>
+        <v>397</v>
       </c>
       <c r="F37" s="11">
         <f t="shared" si="8"/>
-        <v>397</v>
+        <v>429</v>
       </c>
       <c r="G37" s="11">
         <f t="shared" si="8"/>
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="H37" s="11">
         <f t="shared" si="8"/>
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="I37" s="11">
         <f t="shared" si="8"/>
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="J37" s="11">
         <f t="shared" si="8"/>
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="K37" s="11">
         <f t="shared" si="8"/>
-        <v>511</v>
+        <v>554</v>
       </c>
       <c r="L37" s="11">
         <f t="shared" si="8"/>
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="M37" s="11">
         <f t="shared" si="8"/>
-        <v>549</v>
+        <v>605</v>
       </c>
       <c r="O37" s="11">
         <f>O36+O35</f>
         <v>1273</v>
       </c>
       <c r="P37" s="11">
         <f>P36+P35</f>
         <v>1324</v>
       </c>
       <c r="Q37" s="11">
         <f>Q36+Q35</f>
         <v>1433</v>
       </c>
       <c r="R37" s="11">
         <f>R36+R35</f>
         <v>1631</v>
       </c>
       <c r="S37" s="11">
         <f>S36+S35</f>
         <v>2014</v>
       </c>
     </row>
-    <row r="38" spans="1:19" ht="5.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:19" ht="5.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="29"/>
       <c r="C38" s="29"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="O38" s="29"/>
       <c r="P38" s="29"/>
       <c r="Q38" s="29"/>
       <c r="R38" s="29"/>
       <c r="S38" s="29"/>
     </row>
-    <row r="39" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="38">
-        <v>0.23413566739606101</v>
+        <v>0.257446808510638</v>
       </c>
       <c r="C39" s="38">
-        <v>0.257446808510638</v>
+        <v>0.26168224299065401</v>
       </c>
       <c r="D39" s="38">
-        <v>0.26168224299065401</v>
+        <v>0.25609756097560998</v>
       </c>
       <c r="E39" s="38">
-        <v>0.25609756097560998</v>
+        <v>0.24236641221374</v>
       </c>
       <c r="F39" s="38">
-        <v>0.24236641221374</v>
+        <v>0.213235294117647</v>
       </c>
       <c r="G39" s="38">
-        <v>0.213235294117647</v>
+        <v>0.242214532871972</v>
       </c>
       <c r="H39" s="38">
-        <v>0.242214532871972</v>
+        <v>0.23489932885906001</v>
       </c>
       <c r="I39" s="38">
-        <v>0.23489932885906001</v>
+        <v>0.230046948356808</v>
       </c>
       <c r="J39" s="38">
-        <v>0.230046948356808</v>
+        <v>0.219847328244275</v>
       </c>
       <c r="K39" s="38">
-        <v>0.219847328244275</v>
+        <v>0.21159695679183099</v>
       </c>
       <c r="L39" s="38">
-        <v>0.21159695679183099</v>
+        <v>0.237035</v>
       </c>
       <c r="M39" s="38">
-        <v>0.23703482017084301</v>
+        <v>0.22818947674609899</v>
       </c>
       <c r="O39" s="38">
         <v>0.24271267102914901</v>
       </c>
       <c r="P39" s="38">
         <v>0.240229885057471</v>
       </c>
       <c r="Q39" s="38">
         <v>0.25039287585123099</v>
       </c>
       <c r="R39" s="38">
         <v>0.23807296538821299</v>
       </c>
       <c r="S39" s="38">
         <v>0.22367913613575</v>
       </c>
     </row>
-    <row r="40" spans="1:19" ht="4.2" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="41" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:19" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="42" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="21">
-        <v>0.709176175040519</v>
+        <v>0.70643475005059697</v>
       </c>
       <c r="C42" s="21">
-        <v>0.70643475005059697</v>
+        <v>0.71749920087177599</v>
       </c>
       <c r="D42" s="22">
-        <v>0.71749920087177599</v>
+        <v>0.63406096044221805</v>
       </c>
       <c r="E42" s="22">
-        <v>0.63406096044221805</v>
+        <v>0.68566493955094998</v>
       </c>
       <c r="F42" s="22">
-        <v>0.68566493955094998</v>
+        <v>0.74093264248704704</v>
       </c>
       <c r="G42" s="22">
-        <v>0.74093264248704704</v>
+        <v>0.75556322235639095</v>
       </c>
       <c r="H42" s="22">
-        <v>0.75556322235639095</v>
+        <v>0.78624012491995199</v>
       </c>
       <c r="I42" s="22">
-        <v>0.78624012491995199</v>
+        <v>0.84976858664645505</v>
       </c>
       <c r="J42" s="22">
-        <v>0.84976858664645505</v>
+        <v>0.88259039449828802</v>
       </c>
       <c r="K42" s="22">
-        <v>0.88259039449828802</v>
+        <v>0.96</v>
       </c>
       <c r="L42" s="22">
         <v>0.96</v>
       </c>
       <c r="M42" s="22">
-        <v>0.96</v>
+        <v>1.07</v>
       </c>
       <c r="O42" s="22">
         <v>2.52029301128489</v>
       </c>
       <c r="P42" s="22">
         <v>2.6591685077324798</v>
       </c>
       <c r="Q42" s="22">
         <v>2.8186467348544499</v>
       </c>
       <c r="R42" s="22">
         <v>2.8159530386740301</v>
       </c>
       <c r="S42" s="22">
         <v>3.4808157621845801</v>
       </c>
     </row>
-    <row r="43" spans="1:19" ht="4.2" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="44" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:19" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="45" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B45" s="23">
-        <v>493.6</v>
+        <v>494.1</v>
       </c>
       <c r="C45" s="23">
-        <v>494.1</v>
+        <v>550.6</v>
       </c>
       <c r="D45" s="23">
-        <v>550.6</v>
+        <v>578.9</v>
       </c>
       <c r="E45" s="23">
-        <v>578.9</v>
+        <v>579</v>
       </c>
       <c r="F45" s="23">
         <v>579</v>
       </c>
       <c r="G45" s="23">
-        <v>579</v>
+        <v>579.70000000000005</v>
       </c>
       <c r="H45" s="23">
-        <v>579.70000000000005</v>
+        <v>579.98285776095599</v>
       </c>
       <c r="I45" s="23">
-        <v>579.97548782749504</v>
+        <v>578.98115761332099</v>
       </c>
       <c r="J45" s="23">
-        <v>578.98115761332099</v>
+        <v>578.97752251255804</v>
       </c>
       <c r="K45" s="23">
-        <v>578.97752251255804</v>
+        <v>576.5</v>
       </c>
       <c r="L45" s="23">
-        <v>576.5</v>
+        <v>571.70000000000005</v>
       </c>
       <c r="M45" s="23">
-        <v>571.70000000000005</v>
+        <v>567.79999999999995</v>
       </c>
       <c r="O45" s="23">
         <v>505.1</v>
       </c>
       <c r="P45" s="23">
         <v>497.9</v>
       </c>
       <c r="Q45" s="23">
         <v>508.4</v>
       </c>
       <c r="R45" s="23">
         <v>579.20000000000005</v>
       </c>
       <c r="S45" s="23">
         <v>578.6</v>
       </c>
     </row>
     <row r="46" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="62" t="s">
+      <c r="A46" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="63"/>
       <c r="C46" s="63"/>
       <c r="D46" s="63"/>
       <c r="E46" s="63"/>
       <c r="F46" s="63"/>
       <c r="G46" s="63"/>
       <c r="H46" s="63"/>
       <c r="I46" s="63"/>
       <c r="J46" s="63"/>
       <c r="K46" s="63"/>
       <c r="L46" s="63"/>
       <c r="M46" s="63"/>
     </row>
-    <row r="47" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="62" t="s">
+    <row r="47" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="64" t="s">
         <v>64</v>
       </c>
       <c r="B47" s="63"/>
       <c r="C47" s="63"/>
       <c r="D47" s="63"/>
       <c r="E47" s="63"/>
       <c r="F47" s="63"/>
       <c r="G47" s="63"/>
       <c r="H47" s="63"/>
       <c r="I47" s="63"/>
       <c r="J47" s="63"/>
       <c r="K47" s="63"/>
       <c r="L47" s="63"/>
       <c r="M47" s="63"/>
     </row>
-    <row r="48" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="62" t="s">
+    <row r="48" spans="1:19" ht="26" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B48" s="63"/>
       <c r="C48" s="63"/>
       <c r="D48" s="63"/>
       <c r="E48" s="63"/>
       <c r="F48" s="63"/>
       <c r="G48" s="63"/>
       <c r="H48" s="63"/>
       <c r="I48" s="63"/>
       <c r="J48" s="63"/>
       <c r="K48" s="63"/>
       <c r="L48" s="63"/>
       <c r="M48" s="63"/>
     </row>
-    <row r="49" spans="1:13" ht="39.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="62" t="s">
+    <row r="49" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="64" t="s">
         <v>66</v>
       </c>
       <c r="B49" s="63"/>
       <c r="C49" s="63"/>
       <c r="D49" s="63"/>
       <c r="E49" s="63"/>
       <c r="F49" s="63"/>
       <c r="G49" s="63"/>
       <c r="H49" s="63"/>
       <c r="I49" s="63"/>
       <c r="J49" s="63"/>
       <c r="K49" s="63"/>
       <c r="L49" s="63"/>
       <c r="M49" s="63"/>
     </row>
-    <row r="50" spans="1:13" ht="17.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="62" t="s">
+    <row r="50" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="63"/>
       <c r="C50" s="63"/>
       <c r="D50" s="63"/>
       <c r="E50" s="63"/>
       <c r="F50" s="63"/>
       <c r="G50" s="63"/>
       <c r="H50" s="63"/>
       <c r="I50" s="63"/>
       <c r="J50" s="63"/>
       <c r="K50" s="63"/>
       <c r="L50" s="63"/>
       <c r="M50" s="63"/>
     </row>
-    <row r="51" spans="1:13" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="62" t="s">
+    <row r="51" spans="1:13" ht="23.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="64" t="s">
         <v>68</v>
       </c>
       <c r="B51" s="63"/>
       <c r="C51" s="63"/>
       <c r="D51" s="63"/>
       <c r="E51" s="63"/>
       <c r="F51" s="63"/>
       <c r="G51" s="63"/>
       <c r="H51" s="63"/>
       <c r="I51" s="63"/>
       <c r="J51" s="63"/>
       <c r="K51" s="63"/>
       <c r="L51" s="63"/>
       <c r="M51" s="63"/>
     </row>
     <row r="52" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A50:M50"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;12&amp;K000000 Nasdaq Confidential - Personal Data: Minimize Distribution and Secure Personal Data per Privacy Policy</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S60"/>
+  <dimension ref="A1:S61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="I7" sqref="I7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="I7" sqref="I7"/>
+      <selection sqref="A1:S58"/>
+      <selection pane="topRight" sqref="A1:S58"/>
+      <selection pane="bottomLeft" sqref="A1:S58"/>
+      <selection pane="bottomRight" sqref="A1:S58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.21875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="19" width="7.21875" customWidth="1"/>
+    <col min="1" max="1" width="43.26953125" customWidth="1"/>
+    <col min="2" max="4" width="6.90625" hidden="1" customWidth="1"/>
+    <col min="5" max="13" width="6.90625" customWidth="1"/>
+    <col min="14" max="14" width="1.54296875" customWidth="1"/>
+    <col min="15" max="19" width="7.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:19" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="64" t="s">
+    <row r="2" spans="1:19" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="62" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="63"/>
       <c r="L2" s="63"/>
       <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B3" s="56"/>
       <c r="C3" s="56"/>
       <c r="D3" s="56"/>
       <c r="E3" s="56"/>
       <c r="F3" s="56"/>
       <c r="G3" s="56"/>
@@ -7807,568 +7264,568 @@
         <v>12</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E5" s="40">
         <f>GAAP!E17</f>
-        <v>871</v>
+        <v>901</v>
       </c>
       <c r="F5" s="40">
         <f>GAAP!F17</f>
-        <v>901</v>
+        <v>872</v>
       </c>
       <c r="G5" s="40">
         <f>GAAP!G17</f>
-        <v>872</v>
+        <v>949</v>
       </c>
       <c r="H5" s="40">
         <f>GAAP!H17</f>
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="I5" s="40">
         <f>GAAP!I17</f>
-        <v>947</v>
+        <v>991</v>
       </c>
       <c r="J5" s="40">
         <f>GAAP!J17</f>
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="K5" s="40">
         <f>GAAP!K17</f>
-        <v>1003</v>
+        <v>1071</v>
       </c>
       <c r="L5" s="40">
         <f>GAAP!L17</f>
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="M5" s="40">
         <f>GAAP!M17</f>
-        <v>1082</v>
+        <v>1160</v>
       </c>
       <c r="O5" s="40">
         <f>GAAP!O17</f>
         <v>2338</v>
       </c>
       <c r="P5" s="40">
         <f>GAAP!P17</f>
         <v>2546</v>
       </c>
       <c r="Q5" s="40">
         <f>GAAP!Q17</f>
         <v>2869</v>
       </c>
       <c r="R5" s="40">
         <f>GAAP!R17</f>
         <v>3593</v>
       </c>
       <c r="S5" s="40">
         <f>GAAP!S17</f>
         <v>4011</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E6" s="41">
-        <v>1117</v>
+        <v>1159</v>
       </c>
       <c r="F6" s="41">
-        <v>1159</v>
+        <v>1146</v>
       </c>
       <c r="G6" s="41">
-        <v>1146</v>
+        <v>1227</v>
       </c>
       <c r="H6" s="41">
-        <v>1227</v>
+        <v>1237</v>
       </c>
       <c r="I6" s="41">
-        <v>1237</v>
+        <v>1306</v>
       </c>
       <c r="J6" s="41">
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="K6" s="41">
-        <v>1315</v>
+        <v>1392</v>
       </c>
       <c r="L6" s="41">
-        <v>1392</v>
+        <v>1407</v>
       </c>
       <c r="M6" s="41">
-        <v>1407</v>
+        <v>1500</v>
       </c>
       <c r="O6" s="41">
         <v>3420</v>
       </c>
       <c r="P6" s="41">
         <v>3582</v>
       </c>
       <c r="Q6" s="41">
         <v>3895</v>
       </c>
       <c r="R6" s="41">
         <v>4649</v>
       </c>
       <c r="S6" s="41">
         <v>5249</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E8" s="42">
         <v>0</v>
       </c>
       <c r="F8" s="42">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="G8" s="42">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="H8" s="42">
         <v>0</v>
       </c>
       <c r="I8" s="42">
         <v>0</v>
       </c>
       <c r="J8" s="42">
         <v>0</v>
       </c>
       <c r="K8" s="42">
         <v>0</v>
       </c>
       <c r="L8" s="42">
         <v>0</v>
       </c>
       <c r="M8" s="42">
         <v>0</v>
       </c>
       <c r="O8" s="42">
         <v>0</v>
       </c>
       <c r="P8" s="42">
         <v>0</v>
       </c>
       <c r="Q8" s="42">
         <v>0</v>
       </c>
       <c r="R8" s="42">
         <v>34</v>
       </c>
       <c r="S8" s="42">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E9" s="43">
         <f t="shared" ref="E9:M9" si="0">E8</f>
         <v>0</v>
       </c>
       <c r="F9" s="43">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="G9" s="43">
         <f t="shared" si="0"/>
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="H9" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I9" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J9" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L9" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M9" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O9" s="43">
         <f>O8</f>
         <v>0</v>
       </c>
       <c r="P9" s="43">
         <f>P8</f>
         <v>0</v>
       </c>
       <c r="Q9" s="43">
         <f>Q8</f>
         <v>0</v>
       </c>
       <c r="R9" s="43">
         <f>R8</f>
         <v>34</v>
       </c>
       <c r="S9" s="43">
         <f>S8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E10" s="44">
         <f t="shared" ref="E10:M10" si="1">E5+E9</f>
-        <v>871</v>
+        <v>901</v>
       </c>
       <c r="F10" s="44">
         <f t="shared" si="1"/>
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="G10" s="44">
         <f t="shared" si="1"/>
-        <v>906</v>
+        <v>949</v>
       </c>
       <c r="H10" s="44">
         <f t="shared" si="1"/>
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="I10" s="44">
         <f t="shared" si="1"/>
-        <v>947</v>
+        <v>991</v>
       </c>
       <c r="J10" s="44">
         <f t="shared" si="1"/>
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="K10" s="44">
         <f t="shared" si="1"/>
-        <v>1003</v>
+        <v>1071</v>
       </c>
       <c r="L10" s="44">
         <f t="shared" si="1"/>
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="M10" s="44">
         <f t="shared" si="1"/>
-        <v>1082</v>
+        <v>1160</v>
       </c>
       <c r="O10" s="44">
         <f>O5+O9</f>
         <v>2338</v>
       </c>
       <c r="P10" s="44">
         <f>P5+P9</f>
         <v>2546</v>
       </c>
       <c r="Q10" s="44">
         <f>Q5+Q9</f>
         <v>2869</v>
       </c>
       <c r="R10" s="44">
         <f>R5+R9</f>
         <v>3627</v>
       </c>
       <c r="S10" s="44">
         <f>S5+S9</f>
         <v>4011</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E11" s="41">
         <f t="shared" ref="E11:M11" si="2">E6+E9</f>
-        <v>1117</v>
+        <v>1159</v>
       </c>
       <c r="F11" s="41">
         <f t="shared" si="2"/>
-        <v>1159</v>
+        <v>1180</v>
       </c>
       <c r="G11" s="41">
         <f t="shared" si="2"/>
-        <v>1180</v>
+        <v>1227</v>
       </c>
       <c r="H11" s="41">
         <f t="shared" si="2"/>
-        <v>1227</v>
+        <v>1237</v>
       </c>
       <c r="I11" s="41">
         <f t="shared" si="2"/>
-        <v>1237</v>
+        <v>1306</v>
       </c>
       <c r="J11" s="41">
         <f t="shared" si="2"/>
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="K11" s="41">
         <f t="shared" si="2"/>
-        <v>1315</v>
+        <v>1392</v>
       </c>
       <c r="L11" s="41">
         <f t="shared" si="2"/>
-        <v>1392</v>
+        <v>1407</v>
       </c>
       <c r="M11" s="41">
         <f t="shared" si="2"/>
-        <v>1407</v>
+        <v>1500</v>
       </c>
       <c r="O11" s="41">
         <f>O6+O9</f>
         <v>3420</v>
       </c>
       <c r="P11" s="41">
         <f>P6+P9</f>
         <v>3582</v>
       </c>
       <c r="Q11" s="41">
         <f>Q6+Q9</f>
         <v>3895</v>
       </c>
       <c r="R11" s="41">
         <f>R6+R9</f>
         <v>4683</v>
       </c>
       <c r="S11" s="41">
         <f>S6+S9</f>
         <v>5249</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="13" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="41">
-        <v>543</v>
+        <v>509</v>
       </c>
       <c r="C13" s="41">
-        <v>509</v>
+        <v>765</v>
       </c>
       <c r="D13" s="41">
-        <v>765</v>
+        <v>707</v>
       </c>
       <c r="E13" s="41">
-        <v>707</v>
+        <v>736</v>
       </c>
       <c r="F13" s="41">
-        <v>736</v>
+        <v>698</v>
       </c>
       <c r="G13" s="41">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="H13" s="41">
-        <v>710</v>
+        <v>690</v>
       </c>
       <c r="I13" s="41">
-        <v>690</v>
+        <v>738</v>
       </c>
       <c r="J13" s="41">
-        <v>738</v>
+        <v>729</v>
       </c>
       <c r="K13" s="41">
-        <v>729</v>
+        <v>762</v>
       </c>
       <c r="L13" s="41">
-        <v>762</v>
+        <v>750</v>
       </c>
       <c r="M13" s="41">
-        <v>750</v>
+        <v>788</v>
       </c>
       <c r="O13" s="41">
         <v>1979</v>
       </c>
       <c r="P13" s="41">
         <v>2018</v>
       </c>
       <c r="Q13" s="41">
         <v>2317</v>
       </c>
       <c r="R13" s="41">
         <v>2851</v>
       </c>
       <c r="S13" s="41">
         <v>2918</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="45">
         <v>-37</v>
       </c>
       <c r="C15" s="45">
-        <v>-37</v>
+        <v>-95</v>
       </c>
       <c r="D15" s="45">
-        <v>-95</v>
+        <v>-123</v>
       </c>
       <c r="E15" s="45">
-        <v>-123</v>
+        <v>-122</v>
       </c>
       <c r="F15" s="45">
         <v>-122</v>
       </c>
       <c r="G15" s="45">
         <v>-122</v>
       </c>
       <c r="H15" s="45">
         <v>-122</v>
       </c>
       <c r="I15" s="45">
         <v>-122</v>
       </c>
       <c r="J15" s="45">
         <v>-122</v>
       </c>
       <c r="K15" s="45">
         <v>-122</v>
       </c>
       <c r="L15" s="45">
-        <v>-122</v>
+        <v>-121</v>
       </c>
       <c r="M15" s="45">
         <v>-121</v>
       </c>
       <c r="O15" s="45">
         <v>-170</v>
       </c>
       <c r="P15" s="45">
         <v>-153</v>
       </c>
       <c r="Q15" s="45">
         <v>-206</v>
       </c>
       <c r="R15" s="45">
         <v>-488</v>
       </c>
       <c r="S15" s="45">
         <v>-487</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="45">
-        <v>-45</v>
+        <v>-4</v>
       </c>
       <c r="C16" s="45">
+        <v>-97</v>
+      </c>
+      <c r="D16" s="45">
+        <v>-9</v>
+      </c>
+      <c r="E16" s="45">
         <v>-4</v>
       </c>
-      <c r="D16" s="45">
-[...2 lines deleted...]
-      <c r="E16" s="45">
+      <c r="F16" s="45">
+        <v>-10</v>
+      </c>
+      <c r="G16" s="45">
+        <v>-12</v>
+      </c>
+      <c r="H16" s="45">
+        <v>-24</v>
+      </c>
+      <c r="I16" s="45">
+        <v>-20</v>
+      </c>
+      <c r="J16" s="45">
         <v>-9</v>
       </c>
-      <c r="F16" s="45">
+      <c r="K16" s="45">
+        <v>-7</v>
+      </c>
+      <c r="L16" s="45">
         <v>-4</v>
       </c>
-      <c r="G16" s="45">
-[...16 lines deleted...]
-      </c>
       <c r="M16" s="45">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="O16" s="45">
         <v>-87</v>
       </c>
       <c r="P16" s="45">
         <v>-82</v>
       </c>
       <c r="Q16" s="45">
         <v>-148</v>
       </c>
       <c r="R16" s="45">
         <v>-35</v>
       </c>
       <c r="S16" s="45">
         <v>-60</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="12.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19" ht="12.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="45">
         <v>0</v>
       </c>
       <c r="C17" s="45">
         <v>0</v>
       </c>
       <c r="D17" s="45">
         <v>0</v>
       </c>
       <c r="E17" s="45">
         <v>0</v>
       </c>
       <c r="F17" s="45">
         <v>0</v>
       </c>
       <c r="G17" s="45">
         <v>0</v>
       </c>
       <c r="H17" s="45">
         <v>0</v>
       </c>
       <c r="I17" s="45">
@@ -8380,51 +7837,51 @@
       <c r="K17" s="45">
         <v>0</v>
       </c>
       <c r="L17" s="45">
         <v>0</v>
       </c>
       <c r="M17" s="45">
         <v>0</v>
       </c>
       <c r="O17" s="45">
         <v>0</v>
       </c>
       <c r="P17" s="45">
         <v>0</v>
       </c>
       <c r="Q17" s="45">
         <v>0</v>
       </c>
       <c r="R17" s="45">
         <v>0</v>
       </c>
       <c r="S17" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="12.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19" ht="12.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="45">
         <v>0</v>
       </c>
       <c r="C18" s="45">
         <v>0</v>
       </c>
       <c r="D18" s="45">
         <v>0</v>
       </c>
       <c r="E18" s="45">
         <v>0</v>
       </c>
       <c r="F18" s="45">
         <v>0</v>
       </c>
       <c r="G18" s="45">
         <v>0</v>
       </c>
       <c r="H18" s="45">
         <v>0</v>
       </c>
       <c r="I18" s="45">
@@ -8436,266 +7893,266 @@
       <c r="K18" s="45">
         <v>0</v>
       </c>
       <c r="L18" s="45">
         <v>0</v>
       </c>
       <c r="M18" s="45">
         <v>0</v>
       </c>
       <c r="O18" s="45">
         <v>0</v>
       </c>
       <c r="P18" s="45">
         <v>0</v>
       </c>
       <c r="Q18" s="45">
         <v>0</v>
       </c>
       <c r="R18" s="45">
         <v>0</v>
       </c>
       <c r="S18" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="45">
+        <v>-17</v>
+      </c>
+      <c r="C19" s="45">
+        <v>-31</v>
+      </c>
+      <c r="D19" s="45">
+        <v>-26</v>
+      </c>
+      <c r="E19" s="45">
+        <v>-56</v>
+      </c>
+      <c r="F19" s="45">
+        <v>-22</v>
+      </c>
+      <c r="G19" s="45">
+        <v>-13</v>
+      </c>
+      <c r="H19" s="45">
+        <v>-5</v>
+      </c>
+      <c r="I19" s="45">
+        <v>-9</v>
+      </c>
+      <c r="J19" s="45">
+        <v>-12</v>
+      </c>
+      <c r="K19" s="45">
+        <v>-16</v>
+      </c>
+      <c r="L19" s="45">
+        <v>-11</v>
+      </c>
+      <c r="M19" s="45">
         <v>-14</v>
-      </c>
-[...31 lines deleted...]
-        <v>-11</v>
       </c>
       <c r="O19" s="45">
         <v>-31</v>
       </c>
       <c r="P19" s="45">
         <v>-15</v>
       </c>
       <c r="Q19" s="45">
         <v>-80</v>
       </c>
       <c r="R19" s="45">
         <v>-116</v>
       </c>
       <c r="S19" s="45">
         <v>-42</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E20" s="45">
         <v>0</v>
       </c>
       <c r="F20" s="45">
         <v>0</v>
       </c>
       <c r="G20" s="45">
         <v>0</v>
       </c>
       <c r="H20" s="45">
         <v>0</v>
       </c>
       <c r="I20" s="45">
         <v>0</v>
       </c>
       <c r="J20" s="45">
         <v>0</v>
       </c>
       <c r="K20" s="45">
         <v>0</v>
       </c>
       <c r="L20" s="45">
         <v>0</v>
       </c>
       <c r="M20" s="45">
         <v>0</v>
       </c>
       <c r="O20" s="45">
         <v>0</v>
       </c>
       <c r="P20" s="45">
         <v>0</v>
       </c>
       <c r="Q20" s="45">
         <v>-25</v>
       </c>
       <c r="R20" s="45">
         <v>0</v>
       </c>
       <c r="S20" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="45">
         <v>0</v>
       </c>
       <c r="C21" s="45">
-        <v>0</v>
+        <v>-23</v>
       </c>
       <c r="D21" s="45">
-        <v>-23</v>
+        <v>-2</v>
       </c>
       <c r="E21" s="45">
+        <v>-13</v>
+      </c>
+      <c r="F21" s="45">
+        <v>0</v>
+      </c>
+      <c r="G21" s="45">
         <v>-2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H21" s="45">
         <v>-2</v>
       </c>
       <c r="I21" s="45">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J21" s="45">
         <v>-1</v>
       </c>
       <c r="K21" s="45">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="L21" s="45">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="M21" s="45">
         <v>-6</v>
       </c>
       <c r="O21" s="45">
         <v>-44</v>
       </c>
       <c r="P21" s="45">
         <v>-26</v>
       </c>
       <c r="Q21" s="45">
         <v>-12</v>
       </c>
       <c r="R21" s="45">
         <v>-20</v>
       </c>
       <c r="S21" s="45">
         <v>-6</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="45">
         <v>0</v>
       </c>
       <c r="C22" s="45">
         <v>0</v>
       </c>
       <c r="D22" s="45">
         <v>0</v>
       </c>
       <c r="E22" s="45">
         <v>0</v>
       </c>
       <c r="F22" s="45">
         <v>0</v>
       </c>
       <c r="G22" s="45">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="H22" s="45">
-        <v>-4</v>
+        <v>19</v>
       </c>
       <c r="I22" s="45">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J22" s="45">
         <v>0</v>
       </c>
       <c r="K22" s="45">
         <v>0</v>
       </c>
       <c r="L22" s="45">
         <v>0</v>
       </c>
       <c r="M22" s="45">
         <v>0</v>
       </c>
       <c r="O22" s="45">
         <v>-33</v>
       </c>
       <c r="P22" s="45">
         <v>-16</v>
       </c>
       <c r="Q22" s="45">
         <v>0</v>
       </c>
       <c r="R22" s="45">
         <v>-4</v>
       </c>
       <c r="S22" s="45">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="12.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:19" ht="12.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="45">
         <v>0</v>
       </c>
       <c r="C23" s="45">
         <v>0</v>
       </c>
       <c r="D23" s="45">
         <v>0</v>
       </c>
       <c r="E23" s="45">
         <v>0</v>
       </c>
       <c r="F23" s="45">
         <v>0</v>
       </c>
       <c r="G23" s="45">
         <v>0</v>
       </c>
       <c r="H23" s="45">
         <v>0</v>
       </c>
       <c r="I23" s="45">
@@ -8707,946 +8164,943 @@
       <c r="K23" s="45">
         <v>0</v>
       </c>
       <c r="L23" s="45">
         <v>0</v>
       </c>
       <c r="M23" s="45">
         <v>0</v>
       </c>
       <c r="O23" s="45">
         <v>0</v>
       </c>
       <c r="P23" s="45">
         <v>0</v>
       </c>
       <c r="Q23" s="45">
         <v>0</v>
       </c>
       <c r="R23" s="45">
         <v>0</v>
       </c>
       <c r="S23" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="45">
-        <v>-23</v>
+        <v>0</v>
       </c>
       <c r="F24" s="45">
         <v>0</v>
       </c>
       <c r="G24" s="45">
         <v>0</v>
       </c>
       <c r="H24" s="45">
         <v>0</v>
       </c>
       <c r="I24" s="45">
         <v>0</v>
       </c>
       <c r="J24" s="45">
         <v>0</v>
       </c>
       <c r="K24" s="45">
         <v>0</v>
       </c>
       <c r="L24" s="45">
         <v>0</v>
       </c>
       <c r="M24" s="45">
         <v>0</v>
       </c>
       <c r="O24" s="45">
         <v>0</v>
       </c>
       <c r="P24" s="45">
         <v>0</v>
       </c>
       <c r="Q24" s="45">
         <v>-9</v>
       </c>
       <c r="R24" s="45">
         <v>-23</v>
       </c>
       <c r="S24" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="42">
+        <v>-2</v>
+      </c>
+      <c r="C25" s="42">
+        <v>-5</v>
+      </c>
+      <c r="D25" s="42">
+        <v>0</v>
+      </c>
+      <c r="E25" s="42">
+        <v>-2</v>
+      </c>
+      <c r="F25" s="42">
         <v>-1</v>
-      </c>
-[...10 lines deleted...]
-        <v>-2</v>
       </c>
       <c r="G25" s="42">
         <v>-1</v>
       </c>
       <c r="H25" s="42">
         <v>-1</v>
       </c>
       <c r="I25" s="42">
         <v>-1</v>
       </c>
       <c r="J25" s="42">
+        <v>-2</v>
+      </c>
+      <c r="K25" s="42">
+        <v>-6</v>
+      </c>
+      <c r="L25" s="42">
+        <v>0</v>
+      </c>
+      <c r="M25" s="42">
         <v>-1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="O25" s="42">
         <v>2</v>
       </c>
       <c r="P25" s="42">
         <v>-5</v>
       </c>
       <c r="Q25" s="42">
         <v>-7</v>
       </c>
       <c r="R25" s="42">
         <v>-3</v>
       </c>
       <c r="S25" s="42">
         <v>-10</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="43">
         <f t="shared" ref="B26:M26" si="3">SUM(B15:B25)</f>
-        <v>-97</v>
+        <v>-60</v>
       </c>
       <c r="C26" s="43">
         <f t="shared" si="3"/>
-        <v>-60</v>
+        <v>-251</v>
       </c>
       <c r="D26" s="43">
         <f t="shared" si="3"/>
-        <v>-251</v>
+        <v>-160</v>
       </c>
       <c r="E26" s="43">
         <f t="shared" si="3"/>
-        <v>-183</v>
+        <v>-197</v>
       </c>
       <c r="F26" s="43">
         <f t="shared" si="3"/>
-        <v>-197</v>
+        <v>-155</v>
       </c>
       <c r="G26" s="43">
         <f t="shared" si="3"/>
-        <v>-155</v>
+        <v>-154</v>
       </c>
       <c r="H26" s="43">
         <f t="shared" si="3"/>
-        <v>-154</v>
+        <v>-135</v>
       </c>
       <c r="I26" s="43">
         <f t="shared" si="3"/>
-        <v>-135</v>
+        <v>-153</v>
       </c>
       <c r="J26" s="43">
         <f t="shared" si="3"/>
-        <v>-153</v>
+        <v>-146</v>
       </c>
       <c r="K26" s="43">
         <f t="shared" si="3"/>
-        <v>-146</v>
+        <v>-153</v>
       </c>
       <c r="L26" s="43">
         <f t="shared" si="3"/>
-        <v>-153</v>
+        <v>-142</v>
       </c>
       <c r="M26" s="43">
         <f t="shared" si="3"/>
-        <v>-142</v>
+        <v>-147</v>
       </c>
       <c r="O26" s="43">
         <f>SUM(O15:O25)</f>
         <v>-363</v>
       </c>
       <c r="P26" s="43">
         <f>SUM(P15:P25)</f>
         <v>-297</v>
       </c>
       <c r="Q26" s="43">
         <f>SUM(Q15:Q25)</f>
         <v>-487</v>
       </c>
       <c r="R26" s="43">
         <f>SUM(R15:R25)</f>
         <v>-689</v>
       </c>
       <c r="S26" s="43">
         <f>SUM(S15:S25)</f>
         <v>-587</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="46">
         <f t="shared" ref="B27:M27" si="4">B13+B26</f>
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C27" s="46">
         <f t="shared" si="4"/>
-        <v>449</v>
+        <v>514</v>
       </c>
       <c r="D27" s="46">
         <f t="shared" si="4"/>
-        <v>514</v>
+        <v>547</v>
       </c>
       <c r="E27" s="46">
         <f t="shared" si="4"/>
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="F27" s="46">
         <f t="shared" si="4"/>
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="G27" s="46">
         <f t="shared" si="4"/>
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="H27" s="46">
         <f t="shared" si="4"/>
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="I27" s="46">
         <f t="shared" si="4"/>
-        <v>555</v>
+        <v>585</v>
       </c>
       <c r="J27" s="46">
         <f t="shared" si="4"/>
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="K27" s="46">
         <f t="shared" si="4"/>
-        <v>583</v>
+        <v>609</v>
       </c>
       <c r="L27" s="46">
         <f t="shared" si="4"/>
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="M27" s="46">
         <f t="shared" si="4"/>
-        <v>608</v>
+        <v>641</v>
       </c>
       <c r="O27" s="46">
         <f>O13+O26</f>
         <v>1616</v>
       </c>
       <c r="P27" s="46">
         <f>P13+P26</f>
         <v>1721</v>
       </c>
       <c r="Q27" s="46">
         <f>Q13+Q26</f>
         <v>1830</v>
       </c>
       <c r="R27" s="46">
         <f>R13+R26</f>
         <v>2162</v>
       </c>
       <c r="S27" s="46">
         <f>S13+S26</f>
         <v>2331</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="57"/>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
       <c r="E28" s="57"/>
       <c r="F28" s="57"/>
       <c r="G28" s="57"/>
       <c r="H28" s="57"/>
       <c r="I28" s="57"/>
       <c r="J28" s="57"/>
       <c r="K28" s="57"/>
       <c r="L28" s="57"/>
       <c r="M28" s="57"/>
       <c r="O28" s="57"/>
       <c r="P28" s="57"/>
       <c r="Q28" s="57"/>
       <c r="R28" s="57"/>
       <c r="S28" s="57"/>
     </row>
-    <row r="29" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="41">
-        <v>382</v>
+        <v>431</v>
       </c>
       <c r="C29" s="41">
-        <v>431</v>
+        <v>352</v>
       </c>
       <c r="D29" s="41">
-        <v>352</v>
+        <v>410</v>
       </c>
       <c r="E29" s="41">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="F29" s="41">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="G29" s="41">
-        <v>448</v>
+        <v>517</v>
       </c>
       <c r="H29" s="41">
-        <v>517</v>
+        <v>547</v>
       </c>
       <c r="I29" s="41">
-        <v>547</v>
+        <v>568</v>
       </c>
       <c r="J29" s="41">
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="K29" s="41">
-        <v>586</v>
+        <v>630</v>
       </c>
       <c r="L29" s="41">
-        <v>630</v>
+        <v>657</v>
       </c>
       <c r="M29" s="41">
-        <v>657</v>
+        <v>712</v>
       </c>
       <c r="O29" s="41">
         <v>1441</v>
       </c>
       <c r="P29" s="41">
         <v>1564</v>
       </c>
       <c r="Q29" s="41">
         <v>1578</v>
       </c>
       <c r="R29" s="41">
         <v>1798</v>
       </c>
       <c r="S29" s="41">
         <v>2331</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="42">
         <f>-B26</f>
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C30" s="42">
         <f>-C26</f>
-        <v>60</v>
+        <v>251</v>
       </c>
       <c r="D30" s="42">
         <f>-D26</f>
-        <v>251</v>
+        <v>160</v>
       </c>
       <c r="E30" s="42">
         <f t="shared" ref="E30:M30" si="5">-E26+E9</f>
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="F30" s="42">
         <f t="shared" si="5"/>
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="G30" s="42">
         <f t="shared" si="5"/>
-        <v>189</v>
+        <v>154</v>
       </c>
       <c r="H30" s="42">
         <f t="shared" si="5"/>
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="I30" s="42">
         <f t="shared" si="5"/>
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="J30" s="42">
         <f t="shared" si="5"/>
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="K30" s="42">
         <f t="shared" si="5"/>
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="L30" s="42">
         <f t="shared" si="5"/>
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="M30" s="42">
         <f t="shared" si="5"/>
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="O30" s="42">
         <f>-O26+O9</f>
         <v>363</v>
       </c>
       <c r="P30" s="42">
         <f>-P26+P9</f>
         <v>297</v>
       </c>
       <c r="Q30" s="42">
         <f>-Q26+Q9</f>
         <v>487</v>
       </c>
       <c r="R30" s="42">
         <f>-R26+R9</f>
         <v>723</v>
       </c>
       <c r="S30" s="42">
         <f>-S26+S9</f>
         <v>587</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="46">
         <f>B29-B26</f>
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="C31" s="46">
         <f>C29-C26</f>
-        <v>491</v>
+        <v>603</v>
       </c>
       <c r="D31" s="46">
         <f>D29-D26</f>
-        <v>603</v>
+        <v>570</v>
       </c>
       <c r="E31" s="46">
         <f t="shared" ref="E31:M31" si="6">E29+E30</f>
-        <v>593</v>
+        <v>620</v>
       </c>
       <c r="F31" s="46">
         <f t="shared" si="6"/>
-        <v>620</v>
+        <v>637</v>
       </c>
       <c r="G31" s="46">
         <f t="shared" si="6"/>
-        <v>637</v>
+        <v>671</v>
       </c>
       <c r="H31" s="46">
         <f t="shared" si="6"/>
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="I31" s="46">
         <f t="shared" si="6"/>
-        <v>682</v>
+        <v>721</v>
       </c>
       <c r="J31" s="46">
         <f t="shared" si="6"/>
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="K31" s="46">
         <f t="shared" si="6"/>
-        <v>732</v>
+        <v>783</v>
       </c>
       <c r="L31" s="46">
         <f t="shared" si="6"/>
-        <v>783</v>
+        <v>799</v>
       </c>
       <c r="M31" s="46">
         <f t="shared" si="6"/>
-        <v>799</v>
+        <v>859</v>
       </c>
       <c r="O31" s="46">
         <f>O29+O30</f>
         <v>1804</v>
       </c>
       <c r="P31" s="46">
         <f>P29+P30</f>
         <v>1861</v>
       </c>
       <c r="Q31" s="46">
         <f>Q29+Q30</f>
         <v>2065</v>
       </c>
       <c r="R31" s="46">
         <f>R29+R30</f>
         <v>2521</v>
       </c>
       <c r="S31" s="46">
         <f>S29+S30</f>
         <v>2918</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="47">
         <v>27</v>
       </c>
       <c r="C32" s="47">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D32" s="47">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E32" s="47">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F32" s="47">
         <v>31</v>
       </c>
       <c r="G32" s="47">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H32" s="47">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I32" s="47">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J32" s="47">
         <v>36</v>
       </c>
       <c r="K32" s="47">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L32" s="47">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M32" s="47">
         <v>44</v>
       </c>
       <c r="O32" s="47">
         <v>108</v>
       </c>
       <c r="P32" s="47">
         <v>104</v>
       </c>
       <c r="Q32" s="47">
         <v>111</v>
       </c>
       <c r="R32" s="47">
         <v>125</v>
       </c>
       <c r="S32" s="47">
         <v>145</v>
       </c>
     </row>
-    <row r="33" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="48" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="41">
         <f t="shared" ref="B33:M33" si="7">+B31+B32</f>
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="C33" s="41">
         <f t="shared" si="7"/>
-        <v>518</v>
+        <v>633</v>
       </c>
       <c r="D33" s="41">
         <f t="shared" si="7"/>
-        <v>633</v>
+        <v>602</v>
       </c>
       <c r="E33" s="41">
         <f t="shared" si="7"/>
-        <v>625</v>
+        <v>651</v>
       </c>
       <c r="F33" s="41">
         <f t="shared" si="7"/>
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="G33" s="41">
         <f t="shared" si="7"/>
-        <v>668</v>
+        <v>701</v>
       </c>
       <c r="H33" s="41">
         <f t="shared" si="7"/>
-        <v>701</v>
+        <v>716</v>
       </c>
       <c r="I33" s="41">
         <f t="shared" si="7"/>
-        <v>716</v>
+        <v>757</v>
       </c>
       <c r="J33" s="41">
         <f t="shared" si="7"/>
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="K33" s="41">
         <f t="shared" si="7"/>
-        <v>768</v>
+        <v>822</v>
       </c>
       <c r="L33" s="41">
         <f t="shared" si="7"/>
-        <v>822</v>
+        <v>843</v>
       </c>
       <c r="M33" s="41">
         <f t="shared" si="7"/>
-        <v>843</v>
+        <v>903</v>
       </c>
       <c r="O33" s="41">
         <f>+O31+O32</f>
         <v>1912</v>
       </c>
       <c r="P33" s="41">
         <f>+P31+P32</f>
         <v>1965</v>
       </c>
       <c r="Q33" s="41">
         <f>+Q31+Q32</f>
         <v>2176</v>
       </c>
       <c r="R33" s="41">
         <f>+R31+R32</f>
         <v>2646</v>
       </c>
       <c r="S33" s="41">
         <f>+S31+S32</f>
         <v>3063</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    <row r="35" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="41">
-        <v>312</v>
+        <v>341</v>
       </c>
       <c r="F35" s="41">
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="G35" s="41">
-        <v>356</v>
+        <v>440</v>
       </c>
       <c r="H35" s="41">
-        <v>440</v>
+        <v>488</v>
       </c>
       <c r="I35" s="41">
-        <v>488</v>
+        <v>548</v>
       </c>
       <c r="J35" s="41">
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="K35" s="41">
-        <v>529</v>
+        <v>580</v>
       </c>
       <c r="L35" s="41">
-        <v>580</v>
+        <v>677</v>
       </c>
       <c r="M35" s="41">
-        <v>677</v>
+        <v>653</v>
       </c>
       <c r="N35" s="49"/>
       <c r="O35" s="41">
         <v>1534</v>
       </c>
       <c r="P35" s="41">
         <v>1475</v>
       </c>
       <c r="Q35" s="41">
         <v>1401</v>
       </c>
       <c r="R35" s="41">
         <v>1449</v>
       </c>
       <c r="S35" s="41">
         <v>2145</v>
       </c>
     </row>
-    <row r="36" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="41">
-        <v>267</v>
+        <v>294</v>
       </c>
       <c r="C36" s="41">
-        <v>294</v>
+        <v>197</v>
       </c>
       <c r="D36" s="41">
-        <v>197</v>
+        <v>234</v>
       </c>
       <c r="E36" s="41">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="F36" s="41">
-        <v>222</v>
+        <v>306</v>
       </c>
       <c r="G36" s="41">
-        <v>306</v>
+        <v>355</v>
       </c>
       <c r="H36" s="41">
-        <v>355</v>
+        <v>395</v>
       </c>
       <c r="I36" s="41">
-        <v>395</v>
+        <v>452</v>
       </c>
       <c r="J36" s="41">
-        <v>452</v>
+        <v>423</v>
       </c>
       <c r="K36" s="41">
-        <v>423</v>
+        <v>519</v>
       </c>
       <c r="L36" s="41">
         <v>519</v>
       </c>
       <c r="M36" s="41">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="O36" s="41">
         <v>1187</v>
       </c>
       <c r="P36" s="41">
         <v>1125</v>
       </c>
       <c r="Q36" s="41">
         <v>1059</v>
       </c>
       <c r="R36" s="41">
         <v>1117</v>
       </c>
       <c r="S36" s="41">
         <v>1788</v>
       </c>
     </row>
-    <row r="37" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="45">
         <f t="shared" ref="B37:M37" si="8">B30</f>
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="C37" s="45">
         <f t="shared" si="8"/>
-        <v>60</v>
+        <v>251</v>
       </c>
       <c r="D37" s="45">
         <f t="shared" si="8"/>
-        <v>251</v>
+        <v>160</v>
       </c>
       <c r="E37" s="45">
         <f t="shared" si="8"/>
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="F37" s="45">
         <f t="shared" si="8"/>
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="G37" s="45">
         <f t="shared" si="8"/>
-        <v>189</v>
+        <v>154</v>
       </c>
       <c r="H37" s="45">
         <f t="shared" si="8"/>
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="I37" s="45">
         <f t="shared" si="8"/>
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="J37" s="45">
         <f t="shared" si="8"/>
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="K37" s="45">
         <f t="shared" si="8"/>
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="L37" s="45">
         <f t="shared" si="8"/>
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="M37" s="45">
         <f t="shared" si="8"/>
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="O37" s="45">
         <v>363</v>
       </c>
       <c r="P37" s="45">
         <v>297</v>
       </c>
       <c r="Q37" s="45">
         <f>Q30</f>
         <v>487</v>
       </c>
       <c r="R37" s="45">
         <f>R30</f>
         <v>723</v>
       </c>
       <c r="S37" s="45">
         <f>S30</f>
         <v>587</v>
       </c>
     </row>
-    <row r="38" spans="1:19" ht="20.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:19" ht="20.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="39" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B39" s="45">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C39" s="45">
-        <v>12</v>
+        <v>-2</v>
       </c>
       <c r="D39" s="45">
+        <v>-3</v>
+      </c>
+      <c r="E39" s="45">
         <v>-2</v>
       </c>
-      <c r="E39" s="45">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="45">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="G39" s="45">
-        <v>-1</v>
+        <v>-9</v>
       </c>
       <c r="H39" s="45">
+        <v>-27</v>
+      </c>
+      <c r="I39" s="45">
+        <v>-23</v>
+      </c>
+      <c r="J39" s="45">
+        <v>-24</v>
+      </c>
+      <c r="K39" s="45">
         <v>-9</v>
       </c>
-      <c r="I39" s="45">
-[...7 lines deleted...]
-      </c>
       <c r="L39" s="45">
-        <v>-9</v>
+        <v>-26</v>
       </c>
       <c r="M39" s="45">
-        <v>-26</v>
+        <v>-21</v>
       </c>
       <c r="O39" s="45">
         <v>-52</v>
       </c>
       <c r="P39" s="45">
         <v>-29</v>
       </c>
       <c r="Q39" s="45">
         <v>7</v>
       </c>
       <c r="R39" s="45">
         <v>-16</v>
       </c>
       <c r="S39" s="45">
         <v>-83</v>
       </c>
     </row>
-    <row r="40" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B40" s="45">
         <v>0</v>
       </c>
       <c r="C40" s="45">
         <v>0</v>
       </c>
       <c r="D40" s="45">
         <v>0</v>
       </c>
       <c r="E40" s="45">
         <v>0</v>
       </c>
       <c r="F40" s="45">
         <v>0</v>
       </c>
       <c r="G40" s="45">
         <v>0</v>
       </c>
       <c r="H40" s="45">
         <v>0</v>
       </c>
       <c r="I40" s="45">
-        <v>0</v>
+        <v>-39</v>
       </c>
       <c r="J40" s="45">
-        <v>-39</v>
+        <v>2</v>
       </c>
       <c r="K40" s="45">
-        <v>2</v>
+        <v>-49</v>
       </c>
       <c r="L40" s="45">
-        <v>-49</v>
+        <v>-89</v>
       </c>
       <c r="M40" s="45">
-        <v>-89</v>
+        <v>0</v>
       </c>
       <c r="O40" s="45">
         <v>-84</v>
       </c>
       <c r="P40" s="45">
         <v>0</v>
       </c>
       <c r="Q40" s="45">
         <v>0</v>
       </c>
       <c r="R40" s="45">
         <v>0</v>
       </c>
       <c r="S40" s="45">
         <v>-86</v>
       </c>
     </row>
-    <row r="41" spans="1:19" ht="13.2" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:19" ht="13.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B41" s="45">
         <v>0</v>
       </c>
       <c r="C41" s="45">
         <v>0</v>
       </c>
       <c r="D41" s="45">
         <v>0</v>
       </c>
       <c r="E41" s="45">
         <v>0</v>
       </c>
       <c r="F41" s="45">
         <v>0</v>
       </c>
       <c r="G41" s="45">
         <v>0</v>
       </c>
       <c r="H41" s="45">
         <v>0</v>
       </c>
       <c r="I41" s="45">
@@ -9658,1074 +9112,1108 @@
       <c r="K41" s="45">
         <v>0</v>
       </c>
       <c r="L41" s="45">
         <v>0</v>
       </c>
       <c r="M41" s="45">
         <v>0</v>
       </c>
       <c r="O41" s="45">
         <v>0</v>
       </c>
       <c r="P41" s="45">
         <v>0</v>
       </c>
       <c r="Q41" s="45">
         <v>0</v>
       </c>
       <c r="R41" s="45">
         <v>0</v>
       </c>
       <c r="S41" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B42" s="42">
         <v>7</v>
       </c>
       <c r="C42" s="42">
-        <v>7</v>
+        <v>-2</v>
       </c>
       <c r="D42" s="42">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="E42" s="42">
-        <v>0</v>
+        <v>-12</v>
       </c>
       <c r="F42" s="42">
-        <v>-12</v>
+        <v>0</v>
       </c>
       <c r="G42" s="42">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="H42" s="42">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="I42" s="42">
         <v>0</v>
       </c>
       <c r="J42" s="42">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K42" s="42">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="L42" s="42">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="M42" s="42">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="O42" s="42">
         <v>-80</v>
       </c>
       <c r="P42" s="42">
         <v>-3</v>
       </c>
       <c r="Q42" s="42">
         <v>14</v>
       </c>
       <c r="R42" s="42">
         <v>-18</v>
       </c>
       <c r="S42" s="42">
         <v>30</v>
       </c>
     </row>
-    <row r="43" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B43" s="43">
         <f t="shared" ref="B43:M43" si="9">SUM(B39:B42)</f>
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C43" s="43">
         <f t="shared" si="9"/>
-        <v>19</v>
+        <v>-4</v>
       </c>
       <c r="D43" s="43">
         <f t="shared" si="9"/>
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="E43" s="43">
         <f t="shared" si="9"/>
-        <v>-3</v>
+        <v>-14</v>
       </c>
       <c r="F43" s="43">
         <f t="shared" si="9"/>
-        <v>-14</v>
+        <v>-1</v>
       </c>
       <c r="G43" s="43">
         <f t="shared" si="9"/>
-        <v>-1</v>
+        <v>-16</v>
       </c>
       <c r="H43" s="43">
         <f t="shared" si="9"/>
-        <v>-16</v>
+        <v>-27</v>
       </c>
       <c r="I43" s="43">
         <f t="shared" si="9"/>
-        <v>-27</v>
+        <v>-62</v>
       </c>
       <c r="J43" s="43">
         <f t="shared" si="9"/>
-        <v>-62</v>
+        <v>-20</v>
       </c>
       <c r="K43" s="43">
         <f t="shared" si="9"/>
-        <v>-20</v>
+        <v>-30</v>
       </c>
       <c r="L43" s="43">
         <f t="shared" si="9"/>
-        <v>-30</v>
+        <v>-100</v>
       </c>
       <c r="M43" s="43">
         <f t="shared" si="9"/>
-        <v>-100</v>
+        <v>-16</v>
       </c>
       <c r="O43" s="43">
         <f>SUM(O39:O42)</f>
         <v>-216</v>
       </c>
       <c r="P43" s="43">
         <f>SUM(P39:P42)</f>
         <v>-32</v>
       </c>
       <c r="Q43" s="43">
         <f>SUM(Q39:Q42)</f>
         <v>21</v>
       </c>
       <c r="R43" s="43">
         <f>SUM(R39:R42)</f>
         <v>-34</v>
       </c>
       <c r="S43" s="43">
         <f>SUM(S39:S42)</f>
         <v>-139</v>
       </c>
     </row>
-    <row r="44" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B44" s="43">
         <f t="shared" ref="B44:M44" si="10">+B43+B37</f>
-        <v>115</v>
+        <v>79</v>
       </c>
       <c r="C44" s="43">
         <f t="shared" si="10"/>
-        <v>79</v>
+        <v>247</v>
       </c>
       <c r="D44" s="43">
         <f t="shared" si="10"/>
-        <v>247</v>
+        <v>157</v>
       </c>
       <c r="E44" s="43">
         <f t="shared" si="10"/>
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F44" s="43">
         <f t="shared" si="10"/>
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="G44" s="43">
         <f t="shared" si="10"/>
-        <v>188</v>
+        <v>138</v>
       </c>
       <c r="H44" s="43">
         <f t="shared" si="10"/>
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="I44" s="43">
         <f t="shared" si="10"/>
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="J44" s="43">
         <f t="shared" si="10"/>
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="K44" s="43">
         <f t="shared" si="10"/>
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="L44" s="43">
         <f t="shared" si="10"/>
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="M44" s="43">
         <f t="shared" si="10"/>
-        <v>42</v>
+        <v>131</v>
       </c>
       <c r="O44" s="43">
         <f>+O43+O37</f>
         <v>147</v>
       </c>
       <c r="P44" s="43">
         <f>+P43+P37</f>
         <v>265</v>
       </c>
       <c r="Q44" s="43">
         <f>+Q43+Q37</f>
         <v>508</v>
       </c>
       <c r="R44" s="43">
         <f>+R43+R37</f>
         <v>689</v>
       </c>
       <c r="S44" s="43">
         <f>+S43+S37</f>
         <v>448</v>
       </c>
     </row>
     <row r="45" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B45" s="44">
-        <v>-37</v>
+        <v>-24</v>
       </c>
       <c r="C45" s="44">
-        <v>-24</v>
+        <v>-59</v>
       </c>
       <c r="D45" s="44">
-        <v>-59</v>
+        <v>-47</v>
       </c>
       <c r="E45" s="44">
+        <v>-8</v>
+      </c>
+      <c r="F45" s="44">
+        <v>-65</v>
+      </c>
+      <c r="G45" s="44">
+        <v>-55</v>
+      </c>
+      <c r="H45" s="44">
         <v>-47</v>
       </c>
-      <c r="F45" s="44">
-[...7 lines deleted...]
-      </c>
       <c r="I45" s="44">
-        <v>-47</v>
+        <v>-51</v>
       </c>
       <c r="J45" s="44">
-        <v>-51</v>
+        <v>-38</v>
       </c>
       <c r="K45" s="44">
-        <v>-38</v>
+        <v>-88</v>
       </c>
       <c r="L45" s="44">
-        <v>-88</v>
+        <v>-12</v>
       </c>
       <c r="M45" s="44">
-        <v>-12</v>
+        <v>-33</v>
       </c>
       <c r="O45" s="44">
         <v>-61</v>
       </c>
       <c r="P45" s="44">
         <v>-66</v>
       </c>
       <c r="Q45" s="44">
         <v>-134</v>
       </c>
       <c r="R45" s="44">
         <v>-175</v>
       </c>
       <c r="S45" s="44">
         <v>-222</v>
       </c>
     </row>
-    <row r="46" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B46" s="50">
         <f t="shared" ref="B46:M46" si="11">B45+B44</f>
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="C46" s="50">
         <f t="shared" si="11"/>
-        <v>55</v>
+        <v>188</v>
       </c>
       <c r="D46" s="50">
         <f t="shared" si="11"/>
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="E46" s="50">
         <f t="shared" si="11"/>
-        <v>133</v>
+        <v>175</v>
       </c>
       <c r="F46" s="50">
         <f t="shared" si="11"/>
-        <v>175</v>
+        <v>123</v>
       </c>
       <c r="G46" s="50">
         <f t="shared" si="11"/>
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="H46" s="50">
         <f t="shared" si="11"/>
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="I46" s="50">
         <f t="shared" si="11"/>
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="J46" s="50">
         <f t="shared" si="11"/>
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="K46" s="50">
         <f t="shared" si="11"/>
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="L46" s="50">
         <f t="shared" si="11"/>
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M46" s="50">
         <f t="shared" si="11"/>
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="O46" s="50">
         <f>O45+O44</f>
         <v>86</v>
       </c>
       <c r="P46" s="50">
         <f>P45+P44</f>
         <v>199</v>
       </c>
       <c r="Q46" s="50">
         <f>Q45+Q44</f>
         <v>374</v>
       </c>
       <c r="R46" s="50">
         <f>R45+R44</f>
         <v>514</v>
       </c>
       <c r="S46" s="50">
         <f>S45+S44</f>
         <v>226</v>
       </c>
     </row>
-    <row r="47" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B47" s="58"/>
       <c r="C47" s="58"/>
       <c r="D47" s="58"/>
       <c r="E47" s="43">
         <f t="shared" ref="E47:M47" si="12">E35+E44</f>
-        <v>492</v>
+        <v>524</v>
       </c>
       <c r="F47" s="43">
         <f t="shared" si="12"/>
-        <v>524</v>
+        <v>544</v>
       </c>
       <c r="G47" s="43">
         <f t="shared" si="12"/>
-        <v>544</v>
+        <v>578</v>
       </c>
       <c r="H47" s="43">
         <f t="shared" si="12"/>
-        <v>578</v>
+        <v>596</v>
       </c>
       <c r="I47" s="43">
         <f t="shared" si="12"/>
-        <v>596</v>
+        <v>639</v>
       </c>
       <c r="J47" s="43">
         <f t="shared" si="12"/>
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="K47" s="43">
         <f t="shared" si="12"/>
-        <v>655</v>
+        <v>703</v>
       </c>
       <c r="L47" s="43">
         <f t="shared" si="12"/>
-        <v>703</v>
+        <v>719</v>
       </c>
       <c r="M47" s="43">
         <f t="shared" si="12"/>
-        <v>719</v>
+        <v>784</v>
       </c>
       <c r="O47" s="43">
         <f>O35+O44</f>
         <v>1681</v>
       </c>
       <c r="P47" s="43">
         <f>P35+P44</f>
         <v>1740</v>
       </c>
       <c r="Q47" s="43">
         <f>Q35+Q44</f>
         <v>1909</v>
       </c>
       <c r="R47" s="43">
         <f>R35+R44</f>
         <v>2138</v>
       </c>
       <c r="S47" s="43">
         <f>S35+S44</f>
         <v>2593</v>
       </c>
     </row>
-    <row r="48" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B48" s="46">
         <f t="shared" ref="B48:M48" si="13">B46+B36</f>
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C48" s="46">
         <f t="shared" si="13"/>
-        <v>349</v>
+        <v>385</v>
       </c>
       <c r="D48" s="46">
         <f t="shared" si="13"/>
-        <v>385</v>
+        <v>344</v>
       </c>
       <c r="E48" s="46">
         <f t="shared" si="13"/>
-        <v>367</v>
+        <v>397</v>
       </c>
       <c r="F48" s="46">
         <f t="shared" si="13"/>
-        <v>397</v>
+        <v>429</v>
       </c>
       <c r="G48" s="46">
         <f t="shared" si="13"/>
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="H48" s="46">
         <f t="shared" si="13"/>
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="I48" s="46">
         <f t="shared" si="13"/>
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="J48" s="46">
         <f t="shared" si="13"/>
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="K48" s="46">
         <f t="shared" si="13"/>
-        <v>511</v>
+        <v>554</v>
       </c>
       <c r="L48" s="46">
         <f t="shared" si="13"/>
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="M48" s="46">
         <f t="shared" si="13"/>
-        <v>549</v>
+        <v>605</v>
       </c>
       <c r="O48" s="46">
         <f>O46+O36</f>
         <v>1273</v>
       </c>
       <c r="P48" s="46">
         <f>P46+P36</f>
         <v>1324</v>
       </c>
       <c r="Q48" s="46">
         <f>Q46+Q36</f>
         <v>1433</v>
       </c>
       <c r="R48" s="46">
         <f>R46+R36</f>
         <v>1631</v>
       </c>
       <c r="S48" s="46">
         <f>S46+S36</f>
         <v>2014</v>
       </c>
     </row>
-    <row r="49" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="57"/>
       <c r="C49" s="57"/>
       <c r="D49" s="57"/>
       <c r="E49" s="57"/>
       <c r="F49" s="57"/>
       <c r="G49" s="57"/>
       <c r="H49" s="57"/>
       <c r="I49" s="57"/>
       <c r="J49" s="57"/>
       <c r="K49" s="57"/>
       <c r="L49" s="57"/>
       <c r="M49" s="57"/>
       <c r="O49" s="57"/>
       <c r="P49" s="57"/>
       <c r="Q49" s="57"/>
       <c r="R49" s="57"/>
       <c r="S49" s="57"/>
     </row>
-    <row r="50" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B50" s="51">
-        <v>0.207715133531157</v>
+        <v>0.248081841432225</v>
       </c>
       <c r="C50" s="51">
-        <v>0.248081841432225</v>
+        <v>0.29136690647482</v>
       </c>
       <c r="D50" s="51">
-        <v>0.29136690647482</v>
+        <v>0.25320512820512803</v>
       </c>
       <c r="E50" s="51">
-        <v>0.25320512820512803</v>
+        <v>0.34897360703812302</v>
       </c>
       <c r="F50" s="51">
-        <v>0.34897360703812302</v>
+        <v>0.14325842696629201</v>
       </c>
       <c r="G50" s="51">
-        <v>0.14325842696629201</v>
+        <v>0.19318181818181801</v>
       </c>
       <c r="H50" s="51">
-        <v>0.19318181818181801</v>
+        <v>0.19057377049180299</v>
       </c>
       <c r="I50" s="51">
-        <v>0.19057377049180299</v>
+        <v>0.17518248175182499</v>
       </c>
       <c r="J50" s="51">
-        <v>0.17518248175182499</v>
+        <v>0.200378071833648</v>
       </c>
       <c r="K50" s="51">
-        <v>0.200378071833648</v>
+        <v>0.10517241379310301</v>
       </c>
       <c r="L50" s="51">
-        <v>0.10517241379310301</v>
+        <v>0.23425855199985399</v>
       </c>
       <c r="M50" s="51">
-        <v>0.23425855199985399</v>
+        <v>0.22434126647439401</v>
       </c>
       <c r="O50" s="51">
         <v>0.22620599739243799</v>
       </c>
       <c r="P50" s="51">
         <v>0.23864406779660999</v>
       </c>
       <c r="Q50" s="51">
         <v>0.245538900785153</v>
       </c>
       <c r="R50" s="51">
         <v>0.23050379572118701</v>
       </c>
       <c r="S50" s="51">
         <v>0.16689976689976699</v>
       </c>
     </row>
-    <row r="51" spans="1:19" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:19" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B51" s="52">
         <f t="shared" ref="B51:M51" si="14">ROUND(B52,3)-ROUND(B50,3)</f>
-        <v>2.6000000000000023E-2</v>
+        <v>9.000000000000008E-3</v>
       </c>
       <c r="C51" s="52">
         <f t="shared" si="14"/>
-        <v>9.000000000000008E-3</v>
+        <v>-2.899999999999997E-2</v>
       </c>
       <c r="D51" s="52">
         <f t="shared" si="14"/>
-        <v>-2.899999999999997E-2</v>
+        <v>3.0000000000000027E-3</v>
       </c>
       <c r="E51" s="52">
         <f t="shared" si="14"/>
-        <v>3.0000000000000027E-3</v>
+        <v>-0.10699999999999998</v>
       </c>
       <c r="F51" s="52">
         <f t="shared" si="14"/>
-        <v>-0.10699999999999998</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="G51" s="52">
         <f t="shared" si="14"/>
-        <v>7.0000000000000007E-2</v>
+        <v>4.8999999999999988E-2</v>
       </c>
       <c r="H51" s="52">
         <f t="shared" si="14"/>
-        <v>4.8999999999999988E-2</v>
+        <v>4.3999999999999984E-2</v>
       </c>
       <c r="I51" s="52">
         <f t="shared" si="14"/>
-        <v>4.3999999999999984E-2</v>
+        <v>5.5000000000000021E-2</v>
       </c>
       <c r="J51" s="52">
         <f t="shared" si="14"/>
-        <v>5.5000000000000021E-2</v>
+        <v>1.999999999999999E-2</v>
       </c>
       <c r="K51" s="52">
         <f t="shared" si="14"/>
-        <v>1.999999999999999E-2</v>
+        <v>0.107</v>
       </c>
       <c r="L51" s="52">
         <f t="shared" si="14"/>
-        <v>0.107</v>
+        <v>2.9999999999999749E-3</v>
       </c>
       <c r="M51" s="52">
         <f t="shared" si="14"/>
-        <v>2.9999999999999749E-3</v>
+        <v>4.0000000000000036E-3</v>
       </c>
       <c r="O51" s="52">
         <f>ROUND(O52,3)-ROUND(O50,3)</f>
         <v>1.6999999999999987E-2</v>
       </c>
       <c r="P51" s="52">
         <f>ROUND(P52,3)-ROUND(P50,3)</f>
         <v>1.0000000000000009E-3</v>
       </c>
       <c r="Q51" s="52">
         <f>ROUND(Q52,3)-ROUND(Q50,3)</f>
         <v>4.0000000000000036E-3</v>
       </c>
       <c r="R51" s="52">
         <f>ROUND(R52,3)-ROUND(R50,3)</f>
         <v>6.9999999999999785E-3</v>
       </c>
       <c r="S51" s="52">
         <f>ROUND(S52,3)-ROUND(S50,3)</f>
         <v>5.6999999999999995E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B52" s="51">
-        <v>0.23413566739606101</v>
+        <v>0.257446808510638</v>
       </c>
       <c r="C52" s="51">
-        <v>0.257446808510638</v>
+        <v>0.26168224299065401</v>
       </c>
       <c r="D52" s="51">
-        <v>0.26168224299065401</v>
+        <v>0.25609756097560998</v>
       </c>
       <c r="E52" s="51">
-        <v>0.25609756097560998</v>
+        <v>0.24236641221374</v>
       </c>
       <c r="F52" s="51">
-        <v>0.24236641221374</v>
+        <v>0.213235294117647</v>
       </c>
       <c r="G52" s="51">
-        <v>0.213235294117647</v>
+        <v>0.242214532871972</v>
       </c>
       <c r="H52" s="51">
-        <v>0.242214532871972</v>
+        <v>0.23489932885906001</v>
       </c>
       <c r="I52" s="51">
-        <v>0.23489932885906001</v>
+        <v>0.230046948356808</v>
       </c>
       <c r="J52" s="51">
-        <v>0.230046948356808</v>
+        <v>0.219847328244275</v>
       </c>
       <c r="K52" s="51">
-        <v>0.219847328244275</v>
+        <v>0.21159695679183099</v>
       </c>
       <c r="L52" s="51">
-        <v>0.21159695679183099</v>
+        <v>0.237035</v>
       </c>
       <c r="M52" s="51">
-        <v>0.23703482017084301</v>
+        <v>0.22818947674609899</v>
       </c>
       <c r="O52" s="51">
         <v>0.24271267102914901</v>
       </c>
       <c r="P52" s="51">
         <v>0.240229885057471</v>
       </c>
       <c r="Q52" s="51">
         <v>0.25039287585123099</v>
       </c>
       <c r="R52" s="51">
         <v>0.23807296538821299</v>
       </c>
       <c r="S52" s="51">
         <v>0.22367913613575</v>
       </c>
     </row>
-    <row r="53" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="54" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B54" s="53">
-        <v>493.6</v>
+        <v>494.1</v>
       </c>
       <c r="C54" s="53">
-        <v>494.1</v>
+        <v>550.6</v>
       </c>
       <c r="D54" s="53">
-        <v>550.6</v>
+        <v>578.9</v>
       </c>
       <c r="E54" s="53">
-        <v>578.9</v>
+        <v>579</v>
       </c>
       <c r="F54" s="53">
         <v>579</v>
       </c>
       <c r="G54" s="53">
-        <v>579</v>
+        <v>579.70000000000005</v>
       </c>
       <c r="H54" s="53">
-        <v>579.70000000000005</v>
+        <v>579.98285776095599</v>
       </c>
       <c r="I54" s="53">
-        <v>579.97548782749504</v>
+        <v>578.98115761332099</v>
       </c>
       <c r="J54" s="53">
-        <v>578.98115761332099</v>
+        <v>578.97752251255804</v>
       </c>
       <c r="K54" s="53">
-        <v>578.97752251255804</v>
+        <v>576.5</v>
       </c>
       <c r="L54" s="53">
-        <v>576.5</v>
+        <v>571.70000000000005</v>
       </c>
       <c r="M54" s="53">
-        <v>571.70000000000005</v>
+        <v>567.79999999999995</v>
       </c>
       <c r="O54" s="53">
         <v>505.1</v>
       </c>
       <c r="P54" s="53">
         <v>497.9</v>
       </c>
       <c r="Q54" s="53">
         <v>508.4</v>
       </c>
       <c r="R54" s="53">
         <v>579.20000000000005</v>
       </c>
       <c r="S54" s="53">
         <v>578.6</v>
       </c>
     </row>
-    <row r="55" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B55" s="54">
-        <v>0.54092382495948099</v>
+        <v>0.59502125075895596</v>
       </c>
       <c r="C55" s="54">
-        <v>0.59502125075895596</v>
+        <v>0.35779150018161998</v>
       </c>
       <c r="D55" s="55">
-        <v>0.35779150018161998</v>
+        <v>0.40421489030920699</v>
       </c>
       <c r="E55" s="55">
-        <v>0.40421489030920699</v>
+        <v>0.38341968911917101</v>
       </c>
       <c r="F55" s="55">
-        <v>0.38341968911917101</v>
+        <v>0.52849740932642497</v>
       </c>
       <c r="G55" s="55">
-        <v>0.52849740932642497</v>
+        <v>0.61238571675004305</v>
       </c>
       <c r="H55" s="55">
-        <v>0.61238571675004305</v>
+        <v>0.681063266103906</v>
       </c>
       <c r="I55" s="55">
-        <v>0.681063266103906</v>
+        <v>0.78068170968332795</v>
       </c>
       <c r="J55" s="55">
-        <v>0.78068170968332795</v>
+        <v>0.73059831090562799</v>
       </c>
       <c r="K55" s="55">
-        <v>0.73059831090562799</v>
+        <v>0.90026019080659103</v>
       </c>
       <c r="L55" s="55">
-        <v>0.90026019080659103</v>
+        <v>0.90781878999999999</v>
       </c>
       <c r="M55" s="55">
-        <v>0.90781878607661304</v>
+        <v>0.89292004226840405</v>
       </c>
       <c r="O55" s="55">
         <v>2.3500296970896901</v>
       </c>
       <c r="P55" s="55">
         <v>2.2594898574010802</v>
       </c>
       <c r="Q55" s="55">
         <v>2.08300550747443</v>
       </c>
       <c r="R55" s="55">
         <v>1.9285220994475101</v>
       </c>
       <c r="S55" s="55">
         <v>3.0902177670238502</v>
       </c>
     </row>
-    <row r="56" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B56" s="54">
-        <v>0.709176175040519</v>
+        <v>0.70643475005059697</v>
       </c>
       <c r="C56" s="54">
-        <v>0.70643475005059697</v>
+        <v>0.71749920087177599</v>
       </c>
       <c r="D56" s="55">
-        <v>0.71749920087177599</v>
+        <v>0.63406096044221805</v>
       </c>
       <c r="E56" s="55">
-        <v>0.63406096044221805</v>
+        <v>0.68566493955094998</v>
       </c>
       <c r="F56" s="55">
-        <v>0.68566493955094998</v>
+        <v>0.74093264248704704</v>
       </c>
       <c r="G56" s="55">
-        <v>0.74093264248704704</v>
+        <v>0.75556322235639095</v>
       </c>
       <c r="H56" s="55">
-        <v>0.75556322235639095</v>
+        <v>0.78624012491995199</v>
       </c>
       <c r="I56" s="55">
-        <v>0.78624012491995199</v>
+        <v>0.84976858664645505</v>
       </c>
       <c r="J56" s="55">
-        <v>0.84976858664645505</v>
+        <v>0.88259039449828802</v>
       </c>
       <c r="K56" s="55">
-        <v>0.88259039449828802</v>
+        <v>0.96</v>
       </c>
       <c r="L56" s="55">
         <v>0.96</v>
       </c>
       <c r="M56" s="55">
-        <v>0.96</v>
+        <v>1.07</v>
       </c>
       <c r="O56" s="55">
         <v>2.52029301128489</v>
       </c>
       <c r="P56" s="55">
         <v>2.6591685077324798</v>
       </c>
       <c r="Q56" s="55">
         <v>2.8186467348544499</v>
       </c>
       <c r="R56" s="55">
         <v>2.8159530386740301</v>
       </c>
       <c r="S56" s="55">
         <v>3.4808157621845801</v>
       </c>
     </row>
-    <row r="57" spans="1:19" ht="5.7" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A58" s="62" t="s">
+    <row r="57" spans="1:19" ht="5.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="64" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="63"/>
       <c r="C58" s="63"/>
       <c r="D58" s="63"/>
       <c r="E58" s="63"/>
       <c r="F58" s="63"/>
       <c r="G58" s="63"/>
       <c r="H58" s="63"/>
       <c r="I58" s="63"/>
       <c r="J58" s="63"/>
       <c r="K58" s="63"/>
       <c r="L58" s="63"/>
       <c r="M58" s="63"/>
       <c r="N58" s="63"/>
       <c r="O58" s="63"/>
       <c r="P58" s="63"/>
       <c r="Q58" s="63"/>
       <c r="R58" s="63"/>
       <c r="S58" s="63"/>
     </row>
-    <row r="59" spans="1:19" ht="17.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="62" t="s">
+    <row r="59" spans="1:19" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:19" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="64" t="s">
         <v>119</v>
       </c>
-      <c r="B59" s="63"/>
-[...18 lines deleted...]
-    <row r="60" spans="1:19" ht="12.45" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B60" s="63"/>
+      <c r="C60" s="63"/>
+      <c r="D60" s="63"/>
+      <c r="E60" s="63"/>
+      <c r="F60" s="63"/>
+      <c r="G60" s="63"/>
+      <c r="H60" s="63"/>
+      <c r="I60" s="63"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="63"/>
+      <c r="L60" s="63"/>
+      <c r="M60" s="63"/>
+      <c r="N60" s="63"/>
+      <c r="O60" s="63"/>
+      <c r="P60" s="63"/>
+      <c r="Q60" s="63"/>
+      <c r="R60" s="63"/>
+      <c r="S60" s="63"/>
+    </row>
+    <row r="61" spans="1:19" ht="12.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A58:S58"/>
-    <mergeCell ref="A59:S59"/>
+    <mergeCell ref="A60:S60"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;12&amp;K000000 Nasdaq Confidential - Personal Data: Minimize Distribution and Secure Personal Data per Privacy Policy</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="0" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection sqref="A1:S58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="26" width="142.77734375" customWidth="1"/>
+    <col min="1" max="26" width="142.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="59" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="5.7" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="1:10" ht="76.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" ht="5.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:10" ht="79" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="60" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="87.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="90.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="60" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="52.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="60" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="7" spans="1:10" ht="59.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="59" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="60" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="9" spans="1:10" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="60" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="11" spans="1:10" ht="97.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="60" t="s">
         <v>126</v>
       </c>
       <c r="B11" s="63"/>
       <c r="C11" s="63"/>
       <c r="D11" s="63"/>
       <c r="E11" s="63"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="63"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
     </row>
-    <row r="12" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="13" spans="1:10" ht="100.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="65"/>
+      <c r="B12" s="65"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="65"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65"/>
+    </row>
+    <row r="13" spans="1:10" ht="108.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="60" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="5.7" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="15" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="5.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="65"/>
+      <c r="B14" s="65"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="1:10" ht="42.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="60" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="5.7" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="17" spans="1:1" ht="79.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="5.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="60" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="5.7" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="19" spans="1:1" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" ht="5.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:10" ht="20.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="60" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="5.7" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="21" spans="1:1" ht="24.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="5.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="1:10" ht="26.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="60" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="6.6" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="23" spans="1:1" ht="25.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="6.65" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:10" ht="29" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="60" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="24" spans="1:1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="25" spans="1:1" ht="42.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:10" ht="46" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="61" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="26" spans="1:1" ht="6.6" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="27" spans="1:1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="6.65" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:10" ht="35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="60" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="28" spans="1:1" ht="5.7" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="29" spans="1:1" ht="68.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" ht="5.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:10" ht="77" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="60" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="30" spans="1:1" ht="5.7" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:10" ht="5.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="65"/>
+      <c r="B32" s="65"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="65"/>
+      <c r="G32" s="65"/>
+      <c r="H32" s="65"/>
+      <c r="I32" s="65"/>
+      <c r="J32" s="65"/>
+    </row>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -10735,63 +10223,50 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B11:J11"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;12&amp;K000000 Nasdaq Confidential - Personal Data: Minimize Distribution and Secure Personal Data per Privacy Policy</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006B1BA6028864F643BCF3B20C30EC0923" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="68be9a9072db17f82566e69a874a4ceb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="52eb2891-d8c2-404a-b3a8-856d7d96a66a" xmlns:ns3="79bba437-895b-41d7-acfd-34ddd5a3ba84" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f52cd36146930cd579500b265a952b44" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="52eb2891-d8c2-404a-b3a8-856d7d96a66a"/>
     <xsd:import namespace="79bba437-895b-41d7-acfd-34ddd5a3ba84"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -10977,99 +10452,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="52eb2891-d8c2-404a-b3a8-856d7d96a66a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="79bba437-895b-41d7-acfd-34ddd5a3ba84" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97E5A617-93F4-4098-BD60-D998551FDD1F}">
-[...17 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ABA8EC3-DFE4-422B-90F7-BFDADEE69274}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE367BE7-CF1D-4832-90E3-13D0C9708555}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="52eb2891-d8c2-404a-b3a8-856d7d96a66a"/>
     <ds:schemaRef ds:uri="79bba437-895b-41d7-acfd-34ddd5a3ba84"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A642E7E9-EDE4-4E28-9083-AC4431B6DC06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="79bba437-895b-41d7-acfd-34ddd5a3ba84"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="52eb2891-d8c2-404a-b3a8-856d7d96a66a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4C8634F-D38F-4625-9B3D-12A6F8740648}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED9BAE47-685C-48E6-884C-46BEFB91D31E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{732752b5-eab9-48fb-8716-06f1259c8858}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
@@ -11089,40 +10577,39 @@
       <vt:lpstr>NG Notes</vt:lpstr>
       <vt:lpstr>GAAP!Print_Area</vt:lpstr>
       <vt:lpstr>'NG Notes'!Print_Area</vt:lpstr>
       <vt:lpstr>'Non-GAAP'!Print_Area</vt:lpstr>
       <vt:lpstr>'Non-GAAP reconciliations'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Workiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Workiva</dc:creator>
   <cp:keywords>wDesk</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006B1BA6028864F643BCF3B20C30EC0923</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>